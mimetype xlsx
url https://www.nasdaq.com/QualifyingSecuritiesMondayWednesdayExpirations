--- v0 (2026-02-15)
+++ v1 (2026-04-11)
@@ -1,83 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/rutherfd_nasdaq_com/Documents/Documents/OTA-OTU/Trader Doc Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{154BF26F-BF36-45E0-ABE2-ECF20CD27A89}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7938C334-FB64-48ED-89E9-B21C906A60B5}"/>
+  <xr:revisionPtr revIDLastSave="8" documentId="8_{9DC497F0-B55B-458D-9FA8-BF06ABF0EA18}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EFD2D38D-64AD-4D9C-AC85-C6A78921436F}"/>
   <bookViews>
-    <workbookView xWindow="24" yWindow="24" windowWidth="23016" windowHeight="12216" xr2:uid="{B9416B72-A4FF-4475-9886-FAF6FB618022}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{B9416B72-A4FF-4475-9886-FAF6FB618022}"/>
   </bookViews>
   <sheets>
     <sheet name="Q1 2026" sheetId="2" r:id="rId1"/>
+    <sheet name="Q2 2026" sheetId="3" r:id="rId2"/>
+    <sheet name="Q3 2026" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="38">
   <si>
     <t>List of Qualifying Securities for Monday/Wednesday Expirations
 Q1 2026</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>GOOGL</t>
   </si>
   <si>
     <t>AMZN</t>
   </si>
   <si>
     <t>AAPL</t>
   </si>
   <si>
     <t>META</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>NVDA</t>
   </si>
@@ -200,50 +204,137 @@
   </si>
   <si>
     <t xml:space="preserve">Broadcom Inc. </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Wednesday</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, March 4, 2026</t>
+    </r>
+  </si>
+  <si>
+    <t>Thursday, April 30, 2026</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wednesday,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> April 29, 2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wednesday,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> May 20, 2026</t>
+    </r>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>Thursday, June 4, 2026</t>
+  </si>
+  <si>
+    <t>Cofirmed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">N </t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wednesday</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, April 22, 2026</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
@@ -261,51 +352,51 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF009CB7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -349,99 +440,144 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF009CB7"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -719,67 +855,67 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6CE8BDD-4B46-4B8C-A897-375BBCD05A9C}">
   <dimension ref="A1:C19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C15" sqref="C15"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29.88671875" customWidth="1"/>
     <col min="2" max="2" width="22.21875" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="35.88671875" customWidth="1"/>
+    <col min="3" max="3" width="33.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="7" t="s">
+      <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="8"/>
-      <c r="C1" s="9"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="11"/>
     </row>
     <row r="2" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
@@ -849,76 +985,373 @@
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B19" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{634D6096-9E91-4B05-B146-F7316836D45F}">
+  <dimension ref="A1:D11"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="C17" sqref="C17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="2" width="22.44140625" customWidth="1"/>
+    <col min="3" max="3" width="46" customWidth="1"/>
+    <col min="4" max="4" width="24.109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+    </row>
+    <row r="2" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A8" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A9" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4FE1BCB-9BFC-489A-9E8E-7C3FE75C0DC2}">
+  <dimension ref="A1:C11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C8" sqref="C8:C9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="2" width="17" customWidth="1"/>
+    <col min="3" max="3" width="26.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="10"/>
+      <c r="C1" s="11"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="4"/>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A4" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="1"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A5" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="1"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A6" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="1"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A8" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" s="1"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A9" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="1"/>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="1"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fe63fdbc-9223-49ac-a12c-b8ae101f8b2d}" enabled="1" method="Standard" siteId="{d0b75e95-684a-45e3-8d2d-53fa2a6a513f}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Q1 2026</vt:lpstr>
+      <vt:lpstr>Q2 2026</vt:lpstr>
+      <vt:lpstr>Q3 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Nasdaq</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Dana Rutherford</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>