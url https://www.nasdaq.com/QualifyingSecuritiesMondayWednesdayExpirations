--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -7,81 +7,81 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/rutherfd_nasdaq_com/Documents/Documents/OTA-OTU/Trader Doc Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="8_{9DC497F0-B55B-458D-9FA8-BF06ABF0EA18}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EFD2D38D-64AD-4D9C-AC85-C6A78921436F}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{49B83016-0BE5-4947-A053-CCD801CE0757}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8879BF4D-C597-466E-AB0B-65F2A79FD49E}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{B9416B72-A4FF-4475-9886-FAF6FB618022}"/>
   </bookViews>
   <sheets>
     <sheet name="Q1 2026" sheetId="2" r:id="rId1"/>
     <sheet name="Q2 2026" sheetId="3" r:id="rId2"/>
     <sheet name="Q3 2026" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="37">
   <si>
     <t>List of Qualifying Securities for Monday/Wednesday Expirations
 Q1 2026</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>GOOGL</t>
   </si>
   <si>
     <t>AMZN</t>
   </si>
   <si>
     <t>AAPL</t>
   </si>
   <si>
     <t>META</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>NVDA</t>
   </si>
@@ -263,53 +263,50 @@
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Wednesday,</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> May 20, 2026</t>
     </r>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
     <t>Thursday, June 4, 2026</t>
   </si>
   <si>
     <t>Cofirmed</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">N </t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Wednesday</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, April 22, 2026</t>
@@ -999,51 +996,51 @@
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B19" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{634D6096-9E91-4B05-B146-F7316836D45F}">
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="22.44140625" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
     <col min="4" max="4" width="24.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
     </row>
     <row r="2" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
@@ -1054,149 +1051,149 @@
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4FE1BCB-9BFC-489A-9E8E-7C3FE75C0DC2}">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C8" sqref="C8:C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="17" customWidth="1"/>
     <col min="3" max="3" width="26.6640625" customWidth="1"/>