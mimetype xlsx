--- v2 (2026-05-02)
+++ v3 (2026-06-02)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/rutherfd_nasdaq_com/Documents/Documents/OTA-OTU/Trader Doc Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{49B83016-0BE5-4947-A053-CCD801CE0757}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8879BF4D-C597-466E-AB0B-65F2A79FD49E}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{C596BDFC-0DE2-4E99-9067-9AA10D7BB964}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EDD51836-246F-4888-8EDB-41175C6EFE22}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{B9416B72-A4FF-4475-9886-FAF6FB618022}"/>
   </bookViews>
   <sheets>
     <sheet name="Q1 2026" sheetId="2" r:id="rId1"/>
     <sheet name="Q2 2026" sheetId="3" r:id="rId2"/>
     <sheet name="Q3 2026" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -259,80 +259,101 @@
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Wednesday,</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> May 20, 2026</t>
     </r>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
-    <t>Thursday, June 4, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Cofirmed</t>
   </si>
   <si>
-    <t>N</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Wednesday</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, April 22, 2026</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wednesday,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> June 3, 2026</t>
+    </r>
+  </si>
+  <si>
+    <t>List of Qualifying Securities for Monday/Wednesday Expirations
+Q2 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -996,123 +1017,123 @@
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B19" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{634D6096-9E91-4B05-B146-F7316836D45F}">
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D15" sqref="D15"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="22.44140625" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
     <col min="4" max="4" width="24.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="12" t="s">
-        <v>0</v>
+        <v>36</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
     </row>
     <row r="2" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
@@ -1149,51 +1170,51 @@
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4FE1BCB-9BFC-489A-9E8E-7C3FE75C0DC2}">
   <dimension ref="A1:C11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C8" sqref="C8:C9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="17" customWidth="1"/>
     <col min="3" max="3" width="26.6640625" customWidth="1"/>