--- v3 (2026-06-02)
+++ v4 (2026-07-22)
@@ -1,87 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/rutherfd_nasdaq_com/Documents/Documents/OTA-OTU/Trader Doc Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{C596BDFC-0DE2-4E99-9067-9AA10D7BB964}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EDD51836-246F-4888-8EDB-41175C6EFE22}"/>
+  <xr:revisionPtr revIDLastSave="7" documentId="8_{03C1C8FE-C042-462A-8CB5-E756EABC89CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9FB141E3-67DC-4629-B961-9071D09CE7B0}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{B9416B72-A4FF-4475-9886-FAF6FB618022}"/>
+    <workbookView xWindow="28680" yWindow="-1335" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{B9416B72-A4FF-4475-9886-FAF6FB618022}"/>
   </bookViews>
   <sheets>
     <sheet name="Q1 2026" sheetId="2" r:id="rId1"/>
     <sheet name="Q2 2026" sheetId="3" r:id="rId2"/>
     <sheet name="Q3 2026" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="57">
   <si>
     <t>List of Qualifying Securities for Monday/Wednesday Expirations
 Q1 2026</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>GOOGL</t>
   </si>
   <si>
     <t>AMZN</t>
   </si>
   <si>
     <t>AAPL</t>
   </si>
   <si>
     <t>META</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>NVDA</t>
   </si>
@@ -310,95 +311,242 @@
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Wednesday,</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> June 3, 2026</t>
     </r>
   </si>
   <si>
     <t>List of Qualifying Securities for Monday/Wednesday Expirations
 Q2 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">N </t>
+  </si>
+  <si>
+    <t>Thursday, July 30, 2026</t>
+  </si>
+  <si>
+    <t>Thursday, September 3, 2026</t>
+  </si>
+  <si>
+    <t>Thursday, July 23, 2026</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wednesday</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, July 29, 2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wednesday,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> August 26, 2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wednesday,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> July 22, 2026</t>
+    </r>
+  </si>
+  <si>
+    <t>AMD</t>
+  </si>
+  <si>
+    <t>SMH</t>
+  </si>
+  <si>
+    <t>XLF</t>
+  </si>
+  <si>
+    <t>Financial Select Sector SPDR Fund</t>
+  </si>
+  <si>
+    <t>Advanced Micro Devices, Inc.</t>
+  </si>
+  <si>
+    <t>MU</t>
+  </si>
+  <si>
+    <t>Micron Technology, Inc.</t>
+  </si>
+  <si>
+    <t>VanEck Semiconductor ETF</t>
+  </si>
+  <si>
+    <t>Tuesday, August 4, 2026</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wednesday</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, September 23, 2026</t>
+    </r>
+  </si>
+  <si>
+    <t>INTC</t>
+  </si>
+  <si>
+    <t>Intel Corporation</t>
+  </si>
+  <si>
+    <t>List of Qualifying Securities for Monday/Wednesday Expirations
+Q3 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Inter Light"/>
       <family val="3"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF009CB7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -495,78 +643,85 @@
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF009CB7"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -869,71 +1024,75 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6CE8BDD-4B46-4B8C-A897-375BBCD05A9C}">
   <dimension ref="A1:C19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29.88671875" customWidth="1"/>
     <col min="2" max="2" width="22.21875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="33.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="10"/>
-      <c r="C1" s="11"/>
+      <c r="B1" s="14"/>
+      <c r="C1" s="15"/>
     </row>
     <row r="2" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4" s="1" t="s">
@@ -1016,69 +1175,69 @@
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B19" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{634D6096-9E91-4B05-B146-F7316836D45F}">
   <dimension ref="A1:D11"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D2" sqref="D2:D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="22.44140625" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
     <col min="4" max="4" width="24.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="12" t="s">
+      <c r="A1" s="11" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="13"/>
-[...1 lines deleted...]
-      <c r="D1" s="13"/>
+      <c r="B1" s="16"/>
+      <c r="C1" s="16"/>
+      <c r="D1" s="16"/>
     </row>
     <row r="2" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>29</v>
       </c>
@@ -1186,168 +1345,274 @@
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4FE1BCB-9BFC-489A-9E8E-7C3FE75C0DC2}">
-  <dimension ref="A1:C11"/>
+  <dimension ref="A1:D15"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="C8" sqref="C8:C9"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="17" customWidth="1"/>
-    <col min="3" max="3" width="26.6640625" customWidth="1"/>
+    <col min="1" max="1" width="17" customWidth="1"/>
+    <col min="2" max="2" width="35.6640625" customWidth="1"/>
+    <col min="3" max="3" width="32.5546875" customWidth="1"/>
+    <col min="4" max="4" width="17.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-    <row r="2" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="40.799999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+    </row>
+    <row r="2" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="D2" s="8" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="4"/>
-[...2 lines deleted...]
-      <c r="A4" s="1" t="s">
+      <c r="C3" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="1"/>
-[...2 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="C5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B6" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C5" s="1"/>
-[...2 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="C6" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" s="7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B7" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="1"/>
-[...7 lines deleted...]
-      </c>
       <c r="C7" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A8" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A9" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" s="1" t="s">
         <v>24</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="D13" s="9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A14" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B14" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C11" s="1"/>
+      <c r="C14" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A15" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>24</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fe63fdbc-9223-49ac-a12c-b8ae101f8b2d}" enabled="1" method="Standard" siteId="{d0b75e95-684a-45e3-8d2d-53fa2a6a513f}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>