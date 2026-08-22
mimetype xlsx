--- v4 (2026-07-22)
+++ v5 (2026-08-22)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/rutherfd_nasdaq_com/Documents/Documents/OTA-OTU/Trader Doc Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="7" documentId="8_{03C1C8FE-C042-462A-8CB5-E756EABC89CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9FB141E3-67DC-4629-B961-9071D09CE7B0}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{01638E9B-0495-4A03-880D-0C2950C2CD8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{94690DB6-8308-4409-A362-BC888613F1D9}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-1335" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{B9416B72-A4FF-4475-9886-FAF6FB618022}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="2" xr2:uid="{B9416B72-A4FF-4475-9886-FAF6FB618022}"/>
   </bookViews>
   <sheets>
     <sheet name="Q1 2026" sheetId="2" r:id="rId1"/>
     <sheet name="Q2 2026" sheetId="3" r:id="rId2"/>
     <sheet name="Q3 2026" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -319,53 +319,50 @@
       </rPr>
       <t>Wednesday,</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> June 3, 2026</t>
     </r>
   </si>
   <si>
     <t>List of Qualifying Securities for Monday/Wednesday Expirations
 Q2 2026</t>
   </si>
   <si>
     <t xml:space="preserve">N </t>
   </si>
   <si>
     <t>Thursday, July 30, 2026</t>
   </si>
   <si>
-    <t>Thursday, September 3, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Thursday, July 23, 2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Wednesday</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, July 29, 2026</t>
     </r>
   </si>
@@ -452,50 +449,73 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Wednesday</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, September 23, 2026</t>
     </r>
   </si>
   <si>
     <t>INTC</t>
   </si>
   <si>
     <t>Intel Corporation</t>
   </si>
   <si>
     <t>List of Qualifying Securities for Monday/Wednesday Expirations
 Q3 2026</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wednesday,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> September 2, 2026</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
@@ -1348,257 +1368,257 @@
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4FE1BCB-9BFC-489A-9E8E-7C3FE75C0DC2}">
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:D15"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="35.6640625" customWidth="1"/>
     <col min="3" max="3" width="32.5546875" customWidth="1"/>
     <col min="4" max="4" width="17.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="40.799999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="11" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
     </row>
     <row r="2" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B8" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" t="s">
         <v>49</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A13" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A15" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fe63fdbc-9223-49ac-a12c-b8ae101f8b2d}" enabled="1" method="Standard" siteId="{d0b75e95-684a-45e3-8d2d-53fa2a6a513f}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">