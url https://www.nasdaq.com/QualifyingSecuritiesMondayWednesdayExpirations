--- v5 (2026-08-22)
+++ v6 (2026-09-23)
@@ -1,88 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/rutherfd_nasdaq_com/Documents/Documents/OTA-OTU/Trader Doc Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{01638E9B-0495-4A03-880D-0C2950C2CD8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{94690DB6-8308-4409-A362-BC888613F1D9}"/>
+  <xr:revisionPtr revIDLastSave="15" documentId="8_{02595AFD-1D09-414D-A1D6-22A4F784FE4B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B4ED2540-3E16-48E6-89ED-6ED3488F536E}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="2" xr2:uid="{B9416B72-A4FF-4475-9886-FAF6FB618022}"/>
   </bookViews>
   <sheets>
     <sheet name="Q1 2026" sheetId="2" r:id="rId1"/>
     <sheet name="Q2 2026" sheetId="3" r:id="rId2"/>
     <sheet name="Q3 2026" sheetId="4" r:id="rId3"/>
+    <sheet name="Q4 2026" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="56">
   <si>
     <t>List of Qualifying Securities for Monday/Wednesday Expirations
 Q1 2026</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>GOOGL</t>
   </si>
   <si>
     <t>AMZN</t>
   </si>
   <si>
     <t>AAPL</t>
   </si>
   <si>
     <t>META</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>NVDA</t>
   </si>
@@ -313,53 +315,50 @@
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Wednesday,</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> June 3, 2026</t>
     </r>
   </si>
   <si>
     <t>List of Qualifying Securities for Monday/Wednesday Expirations
 Q2 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">N </t>
-[...1 lines deleted...]
-  <si>
     <t>Thursday, July 30, 2026</t>
   </si>
   <si>
     <t>Thursday, July 23, 2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Wednesday</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -416,105 +415,105 @@
     <t>AMD</t>
   </si>
   <si>
     <t>SMH</t>
   </si>
   <si>
     <t>XLF</t>
   </si>
   <si>
     <t>Financial Select Sector SPDR Fund</t>
   </si>
   <si>
     <t>Advanced Micro Devices, Inc.</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Micron Technology, Inc.</t>
   </si>
   <si>
     <t>VanEck Semiconductor ETF</t>
   </si>
   <si>
     <t>Tuesday, August 4, 2026</t>
-  </si>
-[...21 lines deleted...]
-    </r>
   </si>
   <si>
     <t>INTC</t>
   </si>
   <si>
     <t>Intel Corporation</t>
   </si>
   <si>
     <t>List of Qualifying Securities for Monday/Wednesday Expirations
 Q3 2026</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Wednesday,</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> September 2, 2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wednesday</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, September 30, 2026</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
@@ -726,51 +725,51 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF009CB7"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1368,293 +1367,478 @@
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4FE1BCB-9BFC-489A-9E8E-7C3FE75C0DC2}">
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J9" sqref="J9"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="35.6640625" customWidth="1"/>
     <col min="3" max="3" width="32.5546875" customWidth="1"/>
     <col min="4" max="4" width="17.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="40.799999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A1" s="11" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
     </row>
     <row r="2" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D6" s="7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A8" s="1" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
         <v>48</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A13" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A15" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB0A5003-6791-4864-9299-52F3641A8B5F}">
+  <dimension ref="A1:D15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B21" sqref="B21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="28.44140625" customWidth="1"/>
+    <col min="2" max="2" width="40.44140625" customWidth="1"/>
+    <col min="3" max="3" width="26" customWidth="1"/>
+    <col min="4" max="4" width="28.21875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1" s="12"/>
+      <c r="C1" s="12"/>
+      <c r="D1" s="12"/>
+    </row>
+    <row r="2" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D2" s="8" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A3" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="4"/>
+      <c r="D3" s="7"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A4" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C4" s="4"/>
+      <c r="D4" s="7"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A5" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="4"/>
+      <c r="D5" s="7"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="1"/>
+      <c r="D6" s="7"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="D7" s="7"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A8" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="7"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A9" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="7"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="1"/>
+      <c r="D10" s="7"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" s="1"/>
+      <c r="D11" s="7"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="1"/>
+      <c r="D12" s="7"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C14" s="1"/>
+      <c r="D14" s="7"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A15" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:D1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fe63fdbc-9223-49ac-a12c-b8ae101f8b2d}" enabled="1" method="Standard" siteId="{d0b75e95-684a-45e3-8d2d-53fa2a6a513f}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Q1 2026</vt:lpstr>
       <vt:lpstr>Q2 2026</vt:lpstr>
       <vt:lpstr>Q3 2026</vt:lpstr>
+      <vt:lpstr>Q4 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Nasdaq</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Dana Rutherford</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>