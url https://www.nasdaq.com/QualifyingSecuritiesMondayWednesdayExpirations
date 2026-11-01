--- v6 (2026-09-23)
+++ v7 (2026-11-01)
@@ -1,90 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/xl/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
+  <Override PartName="/xl/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="xl/webextensions/taskpanes.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/rutherfd_nasdaq_com/Documents/Documents/OTA-OTU/Trader Doc Updates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/lilsha_nasdaq_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="15" documentId="8_{02595AFD-1D09-414D-A1D6-22A4F784FE4B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B4ED2540-3E16-48E6-89ED-6ED3488F536E}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{A7FACC26-7BC2-4A6C-8F9E-EF3E10E2FC56}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{477C61FE-7CAA-4631-8EEF-083973F8862A}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="2" xr2:uid="{B9416B72-A4FF-4475-9886-FAF6FB618022}"/>
+    <workbookView xWindow="1040" yWindow="720" windowWidth="15330" windowHeight="10080" activeTab="3" xr2:uid="{B9416B72-A4FF-4475-9886-FAF6FB618022}"/>
   </bookViews>
   <sheets>
     <sheet name="Q1 2026" sheetId="2" r:id="rId1"/>
     <sheet name="Q2 2026" sheetId="3" r:id="rId2"/>
     <sheet name="Q3 2026" sheetId="4" r:id="rId3"/>
     <sheet name="Q4 2026" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="86">
   <si>
     <t>List of Qualifying Securities for Monday/Wednesday Expirations
 Q1 2026</t>
   </si>
   <si>
     <t>Security Name</t>
   </si>
   <si>
     <t>GOOGL</t>
   </si>
   <si>
     <t>AMZN</t>
   </si>
   <si>
     <t>AAPL</t>
   </si>
   <si>
     <t>META</t>
   </si>
   <si>
     <t>MSFT</t>
   </si>
   <si>
     <t>NVDA</t>
   </si>
@@ -262,53 +264,50 @@
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Wednesday,</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> May 20, 2026</t>
     </r>
   </si>
   <si>
     <t>Y</t>
   </si>
   <si>
-    <t>Cofirmed</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Wednesday</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, April 22, 2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
@@ -471,117 +470,318 @@
       <t xml:space="preserve"> September 2, 2026</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Wednesday</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>, September 30, 2026</t>
     </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>IEF</t>
+  </si>
+  <si>
+    <t>GDX</t>
+  </si>
+  <si>
+    <t>VanEck Vectors Gold Miners ETF</t>
+  </si>
+  <si>
+    <t>iShares IBoxx $ Invest Grade Corp Bd Fd</t>
+  </si>
+  <si>
+    <t>LQD</t>
+  </si>
+  <si>
+    <t>iShares Barclays 7-10 Year Trasry Bnd Fd</t>
+  </si>
+  <si>
+    <t>List of Qualifying Securities 
+Q4 2026</t>
+  </si>
+  <si>
+    <t>GLD</t>
+  </si>
+  <si>
+    <t>SPDR Gold Trust</t>
+  </si>
+  <si>
+    <t>Eligibility</t>
+  </si>
+  <si>
+    <t>Mon/Wed Only</t>
+  </si>
+  <si>
+    <t>Dailies</t>
+  </si>
+  <si>
+    <t>DRAM</t>
+  </si>
+  <si>
+    <t>TQQQ</t>
+  </si>
+  <si>
+    <t>XLE</t>
+  </si>
+  <si>
+    <t>Energy Select Sector SPDR Fund</t>
+  </si>
+  <si>
+    <t>ProShares UltraPro QQQ</t>
+  </si>
+  <si>
+    <t>Roundhill Mercury ETF</t>
+  </si>
+  <si>
+    <t>Confirmed</t>
+  </si>
+  <si>
+    <t>Thursday, October 29, 2026</t>
+  </si>
+  <si>
+    <t>Tuesday, November 3, 2026</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wednesday</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, October 28, 2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wednesday</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, December 23, 2026</t>
+    </r>
+  </si>
+  <si>
+    <t>Tuesday, November 17, 2026</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wednesday</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, October 21, 2026</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Wednesday</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, December 9, 2026</t>
+    </r>
+  </si>
+  <si>
+    <t>SPCX</t>
+  </si>
+  <si>
+    <t>Space Exploration Technologies Corp.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Monday</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, November 2, 2026</t>
+    </r>
+  </si>
+  <si>
+    <t>Tuesday, October 20, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Inter Light"/>
       <family val="3"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF009CB7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -658,93 +858,112 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF009CB7"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
@@ -1043,777 +1262,1037 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
+</file>
+
+<file path=xl/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
+<wetp:taskpanes xmlns:wetp="http://schemas.microsoft.com/office/webextensions/taskpanes/2010/11">
+  <wetp:taskpane dockstate="right" visibility="0" width="350" row="0">
+    <wetp:webextensionref xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </wetp:taskpane>
+</wetp:taskpanes>
+</file>
+
+<file path=xl/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
+<we:webextension xmlns:we="http://schemas.microsoft.com/office/webextensions/webextension/2010/11" id="{6649D996-6833-C548-BBDE-C83189B87AE7}">
+  <we:reference id="93533c7f-4dc5-468f-aba4-1c008e1a7ac8" version="1.0.0.8" store="EXCatalog" storeType="EXCatalog"/>
+  <we:alternateReferences>
+    <we:reference id="WA200003101" version="1.0.0.8" store="en-US" storeType="OMEX"/>
+  </we:alternateReferences>
+  <we:properties/>
+  <we:bindings/>
+  <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+</we:webextension>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6CE8BDD-4B46-4B8C-A897-375BBCD05A9C}">
   <dimension ref="A1:C19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:C11"/>
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29.88671875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="33.109375" customWidth="1"/>
+    <col min="1" max="1" width="29.85546875" customWidth="1"/>
+    <col min="2" max="2" width="22.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="33.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:3" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="14"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="16"/>
+      <c r="C1" s="17"/>
+    </row>
+    <row r="2" spans="1:3" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="19" spans="2:2" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B19" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{634D6096-9E91-4B05-B146-F7316836D45F}">
   <dimension ref="A1:D11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D2" sqref="D2:D11"/>
+      <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
-    <col min="2" max="2" width="22.44140625" customWidth="1"/>
+    <col min="2" max="2" width="22.42578125" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
-    <col min="4" max="4" width="24.109375" customWidth="1"/>
+    <col min="4" max="4" width="24.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-    <row r="2" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="31.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+    </row>
+    <row r="2" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4FE1BCB-9BFC-489A-9E8E-7C3FE75C0DC2}">
   <dimension ref="A1:D15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I3" sqref="I3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
-    <col min="2" max="2" width="35.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="17.44140625" customWidth="1"/>
+    <col min="2" max="2" width="35.7109375" customWidth="1"/>
+    <col min="3" max="3" width="32.5703125" customWidth="1"/>
+    <col min="4" max="4" width="17.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="40.799999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-    <row r="2" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="40.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+    </row>
+    <row r="2" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B8" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
         <v>47</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB0A5003-6791-4864-9299-52F3641A8B5F}">
-  <dimension ref="A1:D15"/>
+  <dimension ref="A1:E27"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B21" sqref="B21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.44140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="28.21875" customWidth="1"/>
+    <col min="1" max="1" width="28.42578125" customWidth="1"/>
+    <col min="2" max="2" width="40.42578125" customWidth="1"/>
+    <col min="3" max="3" width="34" customWidth="1"/>
+    <col min="4" max="4" width="28.28515625" customWidth="1"/>
+    <col min="5" max="5" width="16.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
-[...7 lines deleted...]
-    <row r="2" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:5" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="14"/>
+      <c r="E1" s="14"/>
+    </row>
+    <row r="2" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D2" s="8" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+        <v>74</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="4"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C3" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D3" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B4" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+        <v>45</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="4"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="C5" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D5" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="C6" s="1"/>
+      <c r="C6" s="1" t="s">
+        <v>81</v>
+      </c>
       <c r="D6" s="7"/>
-    </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="E6" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B10" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="1"/>
-[...13 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="C10" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B14" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="1"/>
-[...3 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="C14" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D14" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="B15" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="1"/>
-[...3 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="C15" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D15" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" t="s">
         <v>47</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C16" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" s="7"/>
+      <c r="E16" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="C11" s="1"/>
-[...13 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="C18" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D21" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B13" t="s">
-[...20 lines deleted...]
-      <c r="A15" s="1" t="s">
+      <c r="B23" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B15" s="1" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C23" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B24" s="12" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>55</v>
+      </c>
+      <c r="C25" s="11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="C27" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fe63fdbc-9223-49ac-a12c-b8ae101f8b2d}" enabled="1" method="Standard" siteId="{d0b75e95-684a-45e3-8d2d-53fa2a6a513f}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>