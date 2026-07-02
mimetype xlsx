--- v0 (2026-04-03)
+++ v1 (2026-07-02)
@@ -1,93 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/shaesm_nasdaq_com/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/matspi_nasdaq_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{549F8A48-5829-4D9E-BE54-69287DDFACD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D7EF77E8-20DC-4377-ACA3-0314EAA20E73}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B9758A1A-E100-4C79-B6C9-F27202D9AE17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="33255" yWindow="3345" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Current Penny Issues" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Current Penny Issues'!$A$9:$B$309</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Current Penny Issues'!$A$9:$B$313</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
-  <fileRecoveryPr repairLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="721" uniqueCount="720">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="730" uniqueCount="729">
   <si>
     <t>PENNY PROGRAM ISSUES</t>
   </si>
   <si>
     <t>Symbol</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>AA</t>
   </si>
   <si>
     <t>Alcoa Corp</t>
   </si>
   <si>
     <t>AAL</t>
   </si>
   <si>
     <t>American Airlines Group Inc.</t>
   </si>
   <si>
     <t>AAPL</t>
   </si>
   <si>
@@ -528,50 +526,53 @@
   <si>
     <t>DIS</t>
   </si>
   <si>
     <t>The Walt Disney Company</t>
   </si>
   <si>
     <t>DJT</t>
   </si>
   <si>
     <t>Trump Media &amp; Technology</t>
   </si>
   <si>
     <t>DKNG</t>
   </si>
   <si>
     <t>DraftKings Inc Class A</t>
   </si>
   <si>
     <t>DLTR</t>
   </si>
   <si>
     <t>Dollar Tree, Inc.</t>
   </si>
   <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
     <t>DOCU</t>
   </si>
   <si>
     <t>Docusign Inc</t>
   </si>
   <si>
     <t>DOW</t>
   </si>
   <si>
     <t>Dow Inc</t>
   </si>
   <si>
     <t>DVN</t>
   </si>
   <si>
     <t>Devon Energy Corp</t>
   </si>
   <si>
     <t>EBAY</t>
   </si>
   <si>
     <t xml:space="preserve">eBay, Inc. </t>
   </si>
   <si>
     <t>EEM</t>
@@ -846,80 +847,92 @@
   <si>
     <t>IONQ</t>
   </si>
   <si>
     <t>Ionq Inc.</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>IQIYI Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">IREN  </t>
   </si>
   <si>
     <t xml:space="preserve">IREN Limited </t>
   </si>
   <si>
     <t>IWM</t>
   </si>
   <si>
     <t>iShares Russell 2000 ETF</t>
   </si>
   <si>
+    <t>IYR</t>
+  </si>
+  <si>
+    <t>iShares U.S. Real Estate ETF</t>
+  </si>
+  <si>
     <t>JBLU</t>
   </si>
   <si>
     <t>JetBlue Airways Corporation</t>
   </si>
   <si>
     <t>JD</t>
   </si>
   <si>
     <t>JD.com Inc.</t>
   </si>
   <si>
     <t>JETS</t>
   </si>
   <si>
     <t>U.S. Global Jets ETF</t>
   </si>
   <si>
     <t>JNJ</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>JPM</t>
   </si>
   <si>
     <t xml:space="preserve">JPMorgan Chase &amp; Co. </t>
   </si>
   <si>
+    <t>KEY</t>
+  </si>
+  <si>
+    <t>Keycorp</t>
+  </si>
+  <si>
     <t>KGC</t>
   </si>
   <si>
     <t>Kinross Gold Corp</t>
   </si>
   <si>
     <t>KHC</t>
   </si>
   <si>
     <t>Kraft Heinz Inc.</t>
   </si>
   <si>
     <t>KMI</t>
   </si>
   <si>
     <t>Kinder Morgan Inc.</t>
   </si>
   <si>
     <t>KO</t>
   </si>
   <si>
     <t>Coca-Cola Co</t>
   </si>
   <si>
     <t>KR</t>
@@ -2203,50 +2216,62 @@
     <t>UEC</t>
   </si>
   <si>
     <t>Uranium Energy Corp.</t>
   </si>
   <si>
     <t>USAR</t>
   </si>
   <si>
     <t>USA Rare Earth, Inc.</t>
   </si>
   <si>
     <t>UUUU</t>
   </si>
   <si>
     <t>Energy Fuels Inc.</t>
   </si>
   <si>
     <t>ZETA</t>
   </si>
   <si>
     <t>Zeta Global Holdings Corp.</t>
   </si>
   <si>
     <t>Symbol change from FFIE</t>
+  </si>
+  <si>
+    <t>DRAM</t>
+  </si>
+  <si>
+    <t>Roundhill Memory ETF</t>
+  </si>
+  <si>
+    <t>NOW</t>
+  </si>
+  <si>
+    <t>ServiceNow, Inc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
@@ -3008,55 +3033,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3307,77 +3328,77 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:MJ389"/>
+  <dimension ref="A1:MJ392"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E7" sqref="E7"/>
+    <sheetView tabSelected="1" topLeftCell="A203" workbookViewId="0">
+      <selection activeCell="F223" sqref="F223"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="3" customWidth="1"/>
     <col min="2" max="2" width="53.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="15" customHeight="1">
       <c r="A1" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30"/>
     </row>
     <row r="2" spans="1:2" ht="15" customHeight="1">
       <c r="A2" s="30"/>
       <c r="B2" s="30"/>
     </row>
     <row r="3" spans="1:2" ht="6.75" customHeight="1"/>
     <row r="4" spans="1:2" ht="18" customHeight="1">
       <c r="A4" s="32">
-        <v>46113</v>
+        <v>46203</v>
       </c>
       <c r="B4" s="33"/>
     </row>
     <row r="5" spans="1:2" ht="18" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="6"/>
     </row>
     <row r="6" spans="1:2" ht="18" customHeight="1">
       <c r="A6" s="31"/>
       <c r="B6" s="31"/>
     </row>
     <row r="7" spans="1:2" ht="16.5" customHeight="1"/>
     <row r="8" spans="1:2" ht="15" customHeight="1" thickBot="1">
       <c r="A8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="4.5" customHeight="1">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
     </row>
     <row r="10" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
@@ -3416,102 +3437,102 @@
       <c r="A14" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A15" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A17" s="9" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="B17" s="15" t="s">
-        <v>652</v>
+        <v>657</v>
       </c>
     </row>
     <row r="18" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A18" s="9" t="s">
-        <v>653</v>
+        <v>658</v>
       </c>
       <c r="B18" s="15" t="s">
-        <v>654</v>
+        <v>659</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A23" s="9" t="s">
-        <v>655</v>
+        <v>660</v>
       </c>
       <c r="B23" s="9" t="s">
-        <v>656</v>
+        <v>661</v>
       </c>
     </row>
     <row r="24" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A26" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>30</v>
       </c>
@@ -3520,3914 +3541,3933 @@
       <c r="A27" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A28" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A29" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A30" s="9" t="s">
-        <v>657</v>
+        <v>662</v>
       </c>
       <c r="B30" s="9" t="s">
-        <v>658</v>
+        <v>663</v>
       </c>
     </row>
     <row r="31" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A31" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A32" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A33" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A34" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A35" s="10" t="s">
         <v>45</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="36" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A36" s="9" t="s">
-        <v>659</v>
+        <v>664</v>
       </c>
       <c r="B36" s="9" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
     </row>
     <row r="37" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A37" s="11" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A38" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A39" s="8" t="s">
         <v>51</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A40" s="13" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="B40" s="14" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
     </row>
     <row r="41" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A41" s="10" t="s">
         <v>53</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A42" s="10" t="s">
         <v>55</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="43" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A43" s="10" t="s">
         <v>57</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="44" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A44" s="10" t="s">
         <v>59</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A45" s="10" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
     </row>
     <row r="46" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A46" s="9" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>662</v>
+        <v>667</v>
       </c>
     </row>
     <row r="47" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A47" s="10" t="s">
         <v>61</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="48" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A48" s="10" t="s">
         <v>63</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="49" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="49" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A49" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="50" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="50" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A50" s="10" t="s">
         <v>67</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="51" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="51" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A51" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="52" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="52" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A52" s="11" t="s">
+        <v>644</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A53" s="11" t="s">
+        <v>638</v>
+      </c>
+      <c r="B53" s="17" t="s">
         <v>639</v>
       </c>
-      <c r="B52" s="11" t="s">
-[...11 lines deleted...]
-    <row r="54" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    </row>
+    <row r="54" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A54" s="10" t="s">
         <v>71</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="55" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="55" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A55" s="10" t="s">
         <v>73</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="56" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="56" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A56" s="8" t="s">
         <v>75</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="57" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="57" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A57" s="10" t="s">
         <v>77</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="58" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="58" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A58" s="9" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="B58" s="9" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A59" s="13" t="s">
         <v>79</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="60" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="60" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A60" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="61" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="61" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A61" s="10" t="s">
         <v>83</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="62" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="62" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A62" s="10" t="s">
         <v>85</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="63" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="63" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A63" s="8" t="s">
         <v>87</v>
       </c>
       <c r="B63" s="9" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="64" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="64" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A64" s="10" t="s">
         <v>89</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="65" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="C64"/>
+    </row>
+    <row r="65" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A65" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="C65"/>
-[...1 lines deleted...]
-    <row r="66" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+    </row>
+    <row r="66" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A66" s="10" t="s">
         <v>93</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="67" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="67" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A67" s="10" t="s">
         <v>95</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="68" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="68" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A68" s="10" t="s">
         <v>97</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="69" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="69" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A69" s="10" t="s">
         <v>99</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="70" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="70" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A70" s="8" t="s">
         <v>101</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="71" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="71" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A71" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B71" s="11" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="72" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="72" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A72" s="10" t="s">
         <v>105</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="73" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="73" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A73" s="10" t="s">
         <v>107</v>
       </c>
       <c r="B73" s="18" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="74" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="74" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A74" s="10" t="s">
         <v>109</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="75" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="75" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A75" s="10" t="s">
         <v>111</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="76" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="76" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A76" s="11" t="s">
         <v>113</v>
       </c>
       <c r="B76" s="11" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="77" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="77" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A77" s="9" t="s">
-        <v>665</v>
+        <v>670</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A78" s="10" t="s">
         <v>115</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="79" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="79" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A79" s="10" t="s">
         <v>117</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="80" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="80" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A80" s="11" t="s">
         <v>119</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="81" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="81" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A81" s="10" t="s">
         <v>121</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="82" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="82" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A82" s="13" t="s">
         <v>123</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="83" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="83" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A83" s="11" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="B83" s="19" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A84" s="10" t="s">
         <v>125</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="85" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="85" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A85" s="8" t="s">
         <v>127</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="86" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="86" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A86" s="8" t="s">
         <v>129</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="87" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="87" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A87" s="10" t="s">
         <v>131</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="88" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="88" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A88" s="10" t="s">
         <v>133</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="89" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="89" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A89" s="10" t="s">
         <v>135</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="90" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="90" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A90" s="9" t="s">
         <v>137</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="91" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="91" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A91" s="10" t="s">
         <v>139</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="92" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="92" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A92" s="10" t="s">
         <v>141</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="93" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="93" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A93" s="10" t="s">
         <v>143</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="94" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="94" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A94" s="13" t="s">
         <v>145</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>146</v>
       </c>
-    </row>
-    <row r="95" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="C94" s="3" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A95" s="10" t="s">
         <v>147</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="96" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="96" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A96" s="10" t="s">
         <v>149</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A97" s="10" t="s">
         <v>151</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="98" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A98" s="8" t="s">
         <v>153</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="99" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A99" s="8" t="s">
         <v>155</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="100" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A100" s="13" t="s">
         <v>157</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="101" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A101" s="10" t="s">
         <v>159</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="102" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A102" s="10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B102" s="10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="103" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A103" s="10" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B103" s="10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="104" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A104" s="10" t="s">
-        <v>165</v>
+        <v>725</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>166</v>
+        <v>726</v>
       </c>
     </row>
     <row r="105" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A105" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B105" s="10" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="106" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A106" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="B106" s="10" t="s">
         <v>169</v>
       </c>
-      <c r="B106" s="10" t="s">
+    </row>
+    <row r="107" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A107" s="10" t="s">
         <v>170</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A107" s="8" t="s">
+      <c r="B107" s="10" t="s">
         <v>171</v>
       </c>
-      <c r="B107" s="9" t="s">
+    </row>
+    <row r="108" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A108" s="8" t="s">
         <v>172</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A108" s="11" t="s">
+      <c r="B108" s="9" t="s">
         <v>173</v>
       </c>
-      <c r="B108" s="11" t="s">
+    </row>
+    <row r="109" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A109" s="11" t="s">
         <v>174</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A109" s="10" t="s">
+      <c r="B109" s="11" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="110" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A110" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="B110" s="10" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="111" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A111" s="10" t="s">
+        <v>178</v>
+      </c>
+      <c r="B111" s="20" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C111" s="7"/>
     </row>
     <row r="112" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A112" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="B112" s="10" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="113" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A113" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="B113" s="10" t="s">
         <v>183</v>
       </c>
-      <c r="B113" s="3" t="s">
+    </row>
+    <row r="114" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A114" s="10" t="s">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A114" s="8" t="s">
+      <c r="B114" s="3" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="115" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A115" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="B115" s="9" t="s">
         <v>187</v>
       </c>
-      <c r="B115" s="9" t="s">
+    </row>
+    <row r="116" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A116" s="8" t="s">
         <v>188</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A116" s="10" t="s">
+      <c r="B116" s="9" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="117" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A117" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="B117" s="10" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="118" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A118" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="B118" s="10" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="119" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A119" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="B119" s="10" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="120" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A120" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="B120" s="10" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="121" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A121" s="10" t="s">
-        <v>644</v>
-[...1 lines deleted...]
-      <c r="B121" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="B121" s="10" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A122" s="10" t="s">
         <v>649</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>199</v>
+      <c r="B122" s="9" t="s">
+        <v>654</v>
       </c>
     </row>
     <row r="123" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A123" s="13" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>642</v>
+        <v>200</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
     </row>
     <row r="124" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A124" s="8" t="s">
-[...3 lines deleted...]
-        <v>201</v>
+      <c r="A124" s="13" t="s">
+        <v>646</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>647</v>
       </c>
     </row>
     <row r="125" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A125" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="B125" s="9" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="126" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A126" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="B126" s="9" t="s">
         <v>204</v>
       </c>
-      <c r="B126" s="21" t="s">
+    </row>
+    <row r="127" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A127" s="8" t="s">
         <v>205</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A127" s="13" t="s">
+      <c r="B127" s="21" t="s">
         <v>206</v>
       </c>
-      <c r="B127" s="3" t="s">
+    </row>
+    <row r="128" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A128" s="13" t="s">
         <v>207</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A128" s="10" t="s">
+      <c r="B128" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="B128" s="10" t="s">
+    </row>
+    <row r="129" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A129" s="10" t="s">
         <v>209</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>230</v>
+      <c r="B129" s="10" t="s">
+        <v>210</v>
       </c>
     </row>
     <row r="130" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A130" s="10" t="s">
-[...3 lines deleted...]
-        <v>211</v>
+      <c r="A130" s="9" t="s">
+        <v>648</v>
+      </c>
+      <c r="B130" s="9" t="s">
+        <v>231</v>
       </c>
     </row>
     <row r="131" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A131" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="B131" s="10" t="s">
         <v>212</v>
       </c>
-      <c r="B131" s="10" t="s">
+    </row>
+    <row r="132" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A132" s="10" t="s">
         <v>213</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A132" s="8" t="s">
+      <c r="B132" s="10" t="s">
         <v>214</v>
       </c>
-      <c r="B132" s="9" t="s">
+    </row>
+    <row r="133" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A133" s="8" t="s">
         <v>215</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A133" s="10" t="s">
+      <c r="B133" s="9" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="134" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A134" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="B134" s="10" t="s">
         <v>218</v>
       </c>
-      <c r="B134" s="10" t="s">
+    </row>
+    <row r="135" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A135" s="10" t="s">
         <v>219</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A135" s="11" t="s">
+      <c r="B135" s="10" t="s">
         <v>220</v>
       </c>
-      <c r="B135" s="11" t="s">
+    </row>
+    <row r="136" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A136" s="11" t="s">
         <v>221</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>668</v>
+      <c r="B136" s="11" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="137" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A137" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B137" s="10" t="s">
+      <c r="A137" s="9" t="s">
+        <v>672</v>
+      </c>
+      <c r="B137" s="9" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="138" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A138" s="10" t="s">
         <v>223</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A138" s="9" t="s">
+      <c r="B138" s="10" t="s">
         <v>224</v>
       </c>
-      <c r="B138" s="9" t="s">
+    </row>
+    <row r="139" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A139" s="9" t="s">
         <v>225</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A139" s="13" t="s">
+      <c r="B139" s="9" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="140" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A140" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="B140" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="B140" s="22" t="s">
+    </row>
+    <row r="141" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A141" s="13" t="s">
         <v>229</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>670</v>
+      <c r="B141" s="22" t="s">
+        <v>230</v>
       </c>
     </row>
     <row r="142" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A142" s="10" t="s">
-[...3 lines deleted...]
-        <v>232</v>
+      <c r="A142" s="9" t="s">
+        <v>674</v>
+      </c>
+      <c r="B142" s="9" t="s">
+        <v>675</v>
       </c>
     </row>
     <row r="143" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A143" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="B143" s="10" t="s">
         <v>233</v>
       </c>
-      <c r="B143" s="10" t="s">
+    </row>
+    <row r="144" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A144" s="10" t="s">
         <v>234</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A144" s="8" t="s">
+      <c r="B144" s="10" t="s">
         <v>235</v>
       </c>
-      <c r="B144" s="9" t="s">
+    </row>
+    <row r="145" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A145" s="8" t="s">
         <v>236</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A145" s="11" t="s">
+      <c r="B145" s="9" t="s">
         <v>237</v>
       </c>
-      <c r="B145" s="11" t="s">
+    </row>
+    <row r="146" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A146" s="11" t="s">
         <v>238</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A146" s="10" t="s">
+      <c r="B146" s="11" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="147" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A147" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="B147" s="10" t="s">
         <v>241</v>
       </c>
-      <c r="B147" s="10" t="s">
+    </row>
+    <row r="148" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A148" s="10" t="s">
         <v>242</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A148" s="11" t="s">
+      <c r="B148" s="10" t="s">
         <v>243</v>
       </c>
-      <c r="B148" s="11" t="s">
+    </row>
+    <row r="149" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A149" s="11" t="s">
         <v>244</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A149" s="10" t="s">
+      <c r="B149" s="11" t="s">
         <v>245</v>
       </c>
-      <c r="B149" s="10" t="s">
+    </row>
+    <row r="150" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A150" s="10" t="s">
         <v>246</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>672</v>
+      <c r="B150" s="10" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="151" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A151" s="8" t="s">
-        <v>247</v>
+      <c r="A151" s="9" t="s">
+        <v>676</v>
       </c>
       <c r="B151" s="9" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="152" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A152" s="8" t="s">
         <v>248</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A152" s="10" t="s">
+      <c r="B152" s="9" t="s">
         <v>249</v>
       </c>
-      <c r="B152" s="10" t="s">
+    </row>
+    <row r="153" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A153" s="10" t="s">
         <v>250</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A153" s="11" t="s">
+      <c r="B153" s="10" t="s">
         <v>251</v>
       </c>
-      <c r="B153" s="11" t="s">
+    </row>
+    <row r="154" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A154" s="11" t="s">
         <v>252</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A154" s="10" t="s">
+      <c r="B154" s="11" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="155" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A155" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="B155" s="10" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="156" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A156" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="B156" s="10" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="157" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A157" s="10" t="s">
+        <v>258</v>
+      </c>
+      <c r="B157" s="10" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="158" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A158" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="B158" s="10" t="s">
         <v>261</v>
       </c>
-      <c r="B158" s="10" t="s">
+    </row>
+    <row r="159" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A159" s="10" t="s">
         <v>262</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A159" s="11" t="s">
+      <c r="B159" s="10" t="s">
         <v>263</v>
       </c>
-      <c r="B159" s="11" t="s">
+    </row>
+    <row r="160" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A160" s="11" t="s">
         <v>264</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A160" s="10" t="s">
+      <c r="B160" s="11" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="161" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A161" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="B161" s="10" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="162" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A162" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="B162" s="9" t="s">
         <v>269</v>
       </c>
-      <c r="B162" s="9" t="s">
+    </row>
+    <row r="163" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A163" s="10" t="s">
         <v>270</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A163" s="13" t="s">
+      <c r="B163" s="10" t="s">
         <v>271</v>
       </c>
-      <c r="B163" s="14" t="s">
+    </row>
+    <row r="164" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A164" s="8" t="s">
         <v>272</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A164" s="10" t="s">
+      <c r="B164" s="9" t="s">
         <v>273</v>
       </c>
-      <c r="B164" s="10" t="s">
+    </row>
+    <row r="165" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A165" s="13" t="s">
         <v>274</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>674</v>
+      <c r="B165" s="14" t="s">
+        <v>275</v>
       </c>
     </row>
     <row r="166" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A166" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B166" s="23" t="s">
+      <c r="A166" s="10" t="s">
         <v>276</v>
+      </c>
+      <c r="B166" s="10" t="s">
+        <v>277</v>
       </c>
     </row>
     <row r="167" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A167" s="9" t="s">
-        <v>277</v>
+        <v>678</v>
       </c>
       <c r="B167" s="9" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="168" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A168" s="8" t="s">
         <v>278</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A168" s="10" t="s">
+      <c r="B168" s="23" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="169" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A169" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="B169" s="9" t="s">
         <v>281</v>
       </c>
-      <c r="B169" s="9" t="s">
+    </row>
+    <row r="170" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A170" s="9" t="s">
         <v>282</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A170" s="8" t="s">
+      <c r="B170" s="9" t="s">
         <v>283</v>
       </c>
-      <c r="B170" s="9" t="s">
+    </row>
+    <row r="171" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A171" s="10" t="s">
         <v>284</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A171" s="10" t="s">
+      <c r="B171" s="10" t="s">
         <v>285</v>
       </c>
-      <c r="B171" s="10" t="s">
+    </row>
+    <row r="172" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A172" s="8" t="s">
         <v>286</v>
       </c>
-      <c r="C171" s="3"/>
-[...347 lines deleted...]
-      <c r="A172" s="10" t="s">
+      <c r="B172" s="9" t="s">
         <v>287</v>
       </c>
-      <c r="B172" s="10" t="s">
+    </row>
+    <row r="173" spans="1:348" s="4" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A173" s="8" t="s">
         <v>288</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A173" s="10" t="s">
+      <c r="B173" s="9" t="s">
         <v>289</v>
       </c>
-      <c r="B173" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C173" s="3"/>
+      <c r="D173" s="3"/>
+      <c r="E173" s="3"/>
+      <c r="F173" s="3"/>
+      <c r="G173" s="3"/>
+      <c r="H173" s="3"/>
+      <c r="I173" s="3"/>
+      <c r="J173" s="3"/>
+      <c r="K173" s="3"/>
+      <c r="L173" s="3"/>
+      <c r="M173" s="3"/>
+      <c r="N173" s="3"/>
+      <c r="O173" s="3"/>
+      <c r="P173" s="3"/>
+      <c r="Q173" s="3"/>
+      <c r="R173" s="3"/>
+      <c r="S173" s="3"/>
+      <c r="T173" s="3"/>
+      <c r="U173" s="3"/>
+      <c r="V173" s="3"/>
+      <c r="W173" s="3"/>
+      <c r="X173" s="3"/>
+      <c r="Y173" s="3"/>
+      <c r="Z173" s="3"/>
+      <c r="AA173" s="3"/>
+      <c r="AB173" s="3"/>
+      <c r="AC173" s="3"/>
+      <c r="AD173" s="3"/>
+      <c r="AE173" s="3"/>
+      <c r="AF173" s="3"/>
+      <c r="AG173" s="3"/>
+      <c r="AH173" s="3"/>
+      <c r="AI173" s="3"/>
+      <c r="AJ173" s="3"/>
+      <c r="AK173" s="3"/>
+      <c r="AL173" s="3"/>
+      <c r="AM173" s="3"/>
+      <c r="AN173" s="3"/>
+      <c r="AO173" s="3"/>
+      <c r="AP173" s="3"/>
+      <c r="AQ173" s="3"/>
+      <c r="AR173" s="3"/>
+      <c r="AS173" s="3"/>
+      <c r="AT173" s="3"/>
+      <c r="AU173" s="3"/>
+      <c r="AV173" s="3"/>
+      <c r="AW173" s="3"/>
+      <c r="AX173" s="3"/>
+      <c r="AY173" s="3"/>
+      <c r="AZ173" s="3"/>
+      <c r="BA173" s="3"/>
+      <c r="BB173" s="3"/>
+      <c r="BC173" s="3"/>
+      <c r="BD173" s="3"/>
+      <c r="BE173" s="3"/>
+      <c r="BF173" s="3"/>
+      <c r="BG173" s="3"/>
+      <c r="BH173" s="3"/>
+      <c r="BI173" s="3"/>
+      <c r="BJ173" s="3"/>
+      <c r="BK173" s="3"/>
+      <c r="BL173" s="3"/>
+      <c r="BM173" s="3"/>
+      <c r="BN173" s="3"/>
+      <c r="BO173" s="3"/>
+      <c r="BP173" s="3"/>
+      <c r="BQ173" s="3"/>
+      <c r="BR173" s="3"/>
+      <c r="BS173" s="3"/>
+      <c r="BT173" s="3"/>
+      <c r="BU173" s="3"/>
+      <c r="BV173" s="3"/>
+      <c r="BW173" s="3"/>
+      <c r="BX173" s="3"/>
+      <c r="BY173" s="3"/>
+      <c r="BZ173" s="3"/>
+      <c r="CA173" s="3"/>
+      <c r="CB173" s="3"/>
+      <c r="CC173" s="3"/>
+      <c r="CD173" s="3"/>
+      <c r="CE173" s="3"/>
+      <c r="CF173" s="3"/>
+      <c r="CG173" s="3"/>
+      <c r="CH173" s="3"/>
+      <c r="CI173" s="3"/>
+      <c r="CJ173" s="3"/>
+      <c r="CK173" s="3"/>
+      <c r="CL173" s="3"/>
+      <c r="CM173" s="3"/>
+      <c r="CN173" s="3"/>
+      <c r="CO173" s="3"/>
+      <c r="CP173" s="3"/>
+      <c r="CQ173" s="3"/>
+      <c r="CR173" s="3"/>
+      <c r="CS173" s="3"/>
+      <c r="CT173" s="3"/>
+      <c r="CU173" s="3"/>
+      <c r="CV173" s="3"/>
+      <c r="CW173" s="3"/>
+      <c r="CX173" s="3"/>
+      <c r="CY173" s="3"/>
+      <c r="CZ173" s="3"/>
+      <c r="DA173" s="3"/>
+      <c r="DB173" s="3"/>
+      <c r="DC173" s="3"/>
+      <c r="DD173" s="3"/>
+      <c r="DE173" s="3"/>
+      <c r="DF173" s="3"/>
+      <c r="DG173" s="3"/>
+      <c r="DH173" s="3"/>
+      <c r="DI173" s="3"/>
+      <c r="DJ173" s="3"/>
+      <c r="DK173" s="3"/>
+      <c r="DL173" s="3"/>
+      <c r="DM173" s="3"/>
+      <c r="DN173" s="3"/>
+      <c r="DO173" s="3"/>
+      <c r="DP173" s="3"/>
+      <c r="DQ173" s="3"/>
+      <c r="DR173" s="3"/>
+      <c r="DS173" s="3"/>
+      <c r="DT173" s="3"/>
+      <c r="DU173" s="3"/>
+      <c r="DV173" s="3"/>
+      <c r="DW173" s="3"/>
+      <c r="DX173" s="3"/>
+      <c r="DY173" s="3"/>
+      <c r="DZ173" s="3"/>
+      <c r="EA173" s="3"/>
+      <c r="EB173" s="3"/>
+      <c r="EC173" s="3"/>
+      <c r="ED173" s="3"/>
+      <c r="EE173" s="3"/>
+      <c r="EF173" s="3"/>
+      <c r="EG173" s="3"/>
+      <c r="EH173" s="3"/>
+      <c r="EI173" s="3"/>
+      <c r="EJ173" s="3"/>
+      <c r="EK173" s="3"/>
+      <c r="EL173" s="3"/>
+      <c r="EM173" s="3"/>
+      <c r="EN173" s="3"/>
+      <c r="EO173" s="3"/>
+      <c r="EP173" s="3"/>
+      <c r="EQ173" s="3"/>
+      <c r="ER173" s="3"/>
+      <c r="ES173" s="3"/>
+      <c r="ET173" s="3"/>
+      <c r="EU173" s="3"/>
+      <c r="EV173" s="3"/>
+      <c r="EW173" s="3"/>
+      <c r="EX173" s="3"/>
+      <c r="EY173" s="3"/>
+      <c r="EZ173" s="3"/>
+      <c r="FA173" s="3"/>
+      <c r="FB173" s="3"/>
+      <c r="FC173" s="3"/>
+      <c r="FD173" s="3"/>
+      <c r="FE173" s="3"/>
+      <c r="FF173" s="3"/>
+      <c r="FG173" s="3"/>
+      <c r="FH173" s="3"/>
+      <c r="FI173" s="3"/>
+      <c r="FJ173" s="3"/>
+      <c r="FK173" s="3"/>
+      <c r="FL173" s="3"/>
+      <c r="FM173" s="3"/>
+      <c r="FN173" s="3"/>
+      <c r="FO173" s="3"/>
+      <c r="FP173" s="3"/>
+      <c r="FQ173" s="3"/>
+      <c r="FR173" s="3"/>
+      <c r="FS173" s="3"/>
+      <c r="FT173" s="3"/>
+      <c r="FU173" s="3"/>
+      <c r="FV173" s="3"/>
+      <c r="FW173" s="3"/>
+      <c r="FX173" s="3"/>
+      <c r="FY173" s="3"/>
+      <c r="FZ173" s="3"/>
+      <c r="GA173" s="3"/>
+      <c r="GB173" s="3"/>
+      <c r="GC173" s="3"/>
+      <c r="GD173" s="3"/>
+      <c r="GE173" s="3"/>
+      <c r="GF173" s="3"/>
+      <c r="GG173" s="3"/>
+      <c r="GH173" s="3"/>
+      <c r="GI173" s="3"/>
+      <c r="GJ173" s="3"/>
+      <c r="GK173" s="3"/>
+      <c r="GL173" s="3"/>
+      <c r="GM173" s="3"/>
+      <c r="GN173" s="3"/>
+      <c r="GO173" s="3"/>
+      <c r="GP173" s="3"/>
+      <c r="GQ173" s="3"/>
+      <c r="GR173" s="3"/>
+      <c r="GS173" s="3"/>
+      <c r="GT173" s="3"/>
+      <c r="GU173" s="3"/>
+      <c r="GV173" s="3"/>
+      <c r="GW173" s="3"/>
+      <c r="GX173" s="3"/>
+      <c r="GY173" s="3"/>
+      <c r="GZ173" s="3"/>
+      <c r="HA173" s="3"/>
+      <c r="HB173" s="3"/>
+      <c r="HC173" s="3"/>
+      <c r="HD173" s="3"/>
+      <c r="HE173" s="3"/>
+      <c r="HF173" s="3"/>
+      <c r="HG173" s="3"/>
+      <c r="HH173" s="3"/>
+      <c r="HI173" s="3"/>
+      <c r="HJ173" s="3"/>
+      <c r="HK173" s="3"/>
+      <c r="HL173" s="3"/>
+      <c r="HM173" s="3"/>
+      <c r="HN173" s="3"/>
+      <c r="HO173" s="3"/>
+      <c r="HP173" s="3"/>
+      <c r="HQ173" s="3"/>
+      <c r="HR173" s="3"/>
+      <c r="HS173" s="3"/>
+      <c r="HT173" s="3"/>
+      <c r="HU173" s="3"/>
+      <c r="HV173" s="3"/>
+      <c r="HW173" s="3"/>
+      <c r="HX173" s="3"/>
+      <c r="HY173" s="3"/>
+      <c r="HZ173" s="3"/>
+      <c r="IA173" s="3"/>
+      <c r="IB173" s="3"/>
+      <c r="IC173" s="3"/>
+      <c r="ID173" s="3"/>
+      <c r="IE173" s="3"/>
+      <c r="IF173" s="3"/>
+      <c r="IG173" s="3"/>
+      <c r="IH173" s="3"/>
+      <c r="II173" s="3"/>
+      <c r="IJ173" s="3"/>
+      <c r="IK173" s="3"/>
+      <c r="IL173" s="3"/>
+      <c r="IM173" s="3"/>
+      <c r="IN173" s="3"/>
+      <c r="IO173" s="3"/>
+      <c r="IP173" s="3"/>
+      <c r="IQ173" s="3"/>
+      <c r="IR173" s="3"/>
+      <c r="IS173" s="3"/>
+      <c r="IT173" s="3"/>
+      <c r="IU173" s="3"/>
+      <c r="IV173" s="3"/>
+      <c r="IW173" s="3"/>
+      <c r="IX173" s="3"/>
+      <c r="IY173" s="3"/>
+      <c r="IZ173" s="3"/>
+      <c r="JA173" s="3"/>
+      <c r="JB173" s="3"/>
+      <c r="JC173" s="3"/>
+      <c r="JD173" s="3"/>
+      <c r="JE173" s="3"/>
+      <c r="JF173" s="3"/>
+      <c r="JG173" s="3"/>
+      <c r="JH173" s="3"/>
+      <c r="JI173" s="3"/>
+      <c r="JJ173" s="3"/>
+      <c r="JK173" s="3"/>
+      <c r="JL173" s="3"/>
+      <c r="JM173" s="3"/>
+      <c r="JN173" s="3"/>
+      <c r="JO173" s="3"/>
+      <c r="JP173" s="3"/>
+      <c r="JQ173" s="3"/>
+      <c r="JR173" s="3"/>
+      <c r="JS173" s="3"/>
+      <c r="JT173" s="3"/>
+      <c r="JU173" s="3"/>
+      <c r="JV173" s="3"/>
+      <c r="JW173" s="3"/>
+      <c r="JX173" s="3"/>
+      <c r="JY173" s="3"/>
+      <c r="JZ173" s="3"/>
+      <c r="KA173" s="3"/>
+      <c r="KB173" s="3"/>
+      <c r="KC173" s="3"/>
+      <c r="KD173" s="3"/>
+      <c r="KE173" s="3"/>
+      <c r="KF173" s="3"/>
+      <c r="KG173" s="3"/>
+      <c r="KH173" s="3"/>
+      <c r="KI173" s="3"/>
+      <c r="KJ173" s="3"/>
+      <c r="KK173" s="3"/>
+      <c r="KL173" s="3"/>
+      <c r="KM173" s="3"/>
+      <c r="KN173" s="3"/>
+      <c r="KO173" s="3"/>
+      <c r="KP173" s="3"/>
+      <c r="KQ173" s="3"/>
+      <c r="KR173" s="3"/>
+      <c r="KS173" s="3"/>
+      <c r="KT173" s="3"/>
+      <c r="KU173" s="3"/>
+      <c r="KV173" s="3"/>
+      <c r="KW173" s="3"/>
+      <c r="KX173" s="3"/>
+      <c r="KY173" s="3"/>
+      <c r="KZ173" s="3"/>
+      <c r="LA173" s="3"/>
+      <c r="LB173" s="3"/>
+      <c r="LC173" s="3"/>
+      <c r="LD173" s="3"/>
+      <c r="LE173" s="3"/>
+      <c r="LF173" s="3"/>
+      <c r="LG173" s="3"/>
+      <c r="LH173" s="3"/>
+      <c r="LI173" s="3"/>
+      <c r="LJ173" s="3"/>
+      <c r="LK173" s="3"/>
+      <c r="LL173" s="3"/>
+      <c r="LM173" s="3"/>
+      <c r="LN173" s="3"/>
+      <c r="LO173" s="3"/>
+      <c r="LP173" s="3"/>
+      <c r="LQ173" s="3"/>
+      <c r="LR173" s="3"/>
+      <c r="LS173" s="3"/>
+      <c r="LT173" s="3"/>
+      <c r="LU173" s="3"/>
+      <c r="LV173" s="3"/>
+      <c r="LW173" s="3"/>
+      <c r="LX173" s="3"/>
+      <c r="LY173" s="3"/>
+      <c r="LZ173" s="3"/>
+      <c r="MA173" s="3"/>
+      <c r="MB173" s="3"/>
+      <c r="MC173" s="3"/>
+      <c r="MD173" s="3"/>
+      <c r="ME173" s="3"/>
+      <c r="MF173" s="3"/>
+      <c r="MG173" s="3"/>
+      <c r="MH173" s="3"/>
+      <c r="MI173" s="3"/>
+      <c r="MJ173" s="3"/>
     </row>
     <row r="174" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A174" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="B174" s="10" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="175" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A175" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="B175" s="10" t="s">
         <v>293</v>
       </c>
-      <c r="B175" s="10" t="s">
+    </row>
+    <row r="176" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A176" s="10" t="s">
         <v>294</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>676</v>
+      <c r="B176" s="10" t="s">
+        <v>295</v>
       </c>
     </row>
     <row r="177" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A177" s="9" t="s">
-[...3 lines deleted...]
-        <v>678</v>
+      <c r="A177" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="B177" s="24" t="s">
+        <v>297</v>
       </c>
     </row>
     <row r="178" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A178" s="13" t="s">
-[...3 lines deleted...]
-        <v>296</v>
+      <c r="A178" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="B178" s="10" t="s">
+        <v>299</v>
       </c>
     </row>
     <row r="179" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A179" s="13" t="s">
-[...3 lines deleted...]
-        <v>298</v>
+      <c r="A179" s="9" t="s">
+        <v>680</v>
+      </c>
+      <c r="B179" s="9" t="s">
+        <v>681</v>
       </c>
     </row>
     <row r="180" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A180" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B180" s="10" t="s">
+      <c r="A180" s="9" t="s">
+        <v>682</v>
+      </c>
+      <c r="B180" s="9" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="181" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A181" s="13" t="s">
         <v>300</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A181" s="10" t="s">
+      <c r="B181" s="3" t="s">
         <v>301</v>
       </c>
-      <c r="B181" s="10" t="s">
+    </row>
+    <row r="182" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A182" s="13" t="s">
         <v>302</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A182" s="10" t="s">
+      <c r="B182" s="3" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
     </row>
     <row r="183" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A183" s="10" t="s">
+        <v>304</v>
+      </c>
+      <c r="B183" s="10" t="s">
         <v>305</v>
       </c>
-      <c r="B183" s="10" t="s">
+    </row>
+    <row r="184" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A184" s="10" t="s">
         <v>306</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A184" s="8" t="s">
+      <c r="B184" s="10" t="s">
         <v>307</v>
       </c>
-      <c r="B184" s="9" t="s">
+    </row>
+    <row r="185" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A185" s="10" t="s">
         <v>308</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A185" s="8" t="s">
+      <c r="B185" s="10" t="s">
         <v>309</v>
       </c>
-      <c r="B185" s="9" t="s">
+    </row>
+    <row r="186" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A186" s="10" t="s">
         <v>310</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A186" s="11" t="s">
+      <c r="B186" s="10" t="s">
         <v>311</v>
       </c>
-      <c r="B186" s="11" t="s">
+    </row>
+    <row r="187" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A187" s="8" t="s">
         <v>312</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A187" s="10" t="s">
+      <c r="B187" s="9" t="s">
         <v>313</v>
       </c>
-      <c r="B187" s="10" t="s">
+    </row>
+    <row r="188" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A188" s="8" t="s">
         <v>314</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A188" s="10" t="s">
+      <c r="B188" s="9" t="s">
         <v>315</v>
       </c>
-      <c r="B188" s="20" t="s">
+    </row>
+    <row r="189" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A189" s="11" t="s">
         <v>316</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A189" s="8" t="s">
+      <c r="B189" s="11" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="190" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A190" s="10" t="s">
+        <v>318</v>
+      </c>
+      <c r="B190" s="10" t="s">
         <v>319</v>
       </c>
-      <c r="B190" s="10" t="s">
+    </row>
+    <row r="191" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A191" s="10" t="s">
         <v>320</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A191" s="13" t="s">
+      <c r="B191" s="20" t="s">
         <v>321</v>
       </c>
-      <c r="B191" s="14" t="s">
+    </row>
+    <row r="192" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A192" s="8" t="s">
         <v>322</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A192" s="11" t="s">
+      <c r="B192" s="9" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="193" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A193" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="B193" s="10" t="s">
         <v>325</v>
       </c>
-      <c r="B193" s="10" t="s">
+    </row>
+    <row r="194" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A194" s="13" t="s">
         <v>326</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A194" s="10" t="s">
+      <c r="B194" s="14" t="s">
         <v>327</v>
       </c>
-      <c r="B194" s="3" t="s">
+    </row>
+    <row r="195" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A195" s="11" t="s">
         <v>328</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A195" s="10" t="s">
+      <c r="B195" s="11" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="196" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A196" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="B196" s="10" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="197" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A197" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="B197" s="3" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="198" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A198" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="B198" s="10" t="s">
         <v>335</v>
       </c>
-      <c r="B198" s="10" t="s">
+    </row>
+    <row r="199" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A199" s="10" t="s">
         <v>336</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>680</v>
+      <c r="B199" s="10" t="s">
+        <v>337</v>
       </c>
     </row>
     <row r="200" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A200" s="10" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="B200" s="3" t="s">
         <v>338</v>
       </c>
+      <c r="B200" s="10" t="s">
+        <v>339</v>
+      </c>
     </row>
     <row r="201" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A201" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B201" s="9" t="s">
+      <c r="A201" s="10" t="s">
         <v>340</v>
       </c>
+      <c r="B201" s="10" t="s">
+        <v>341</v>
+      </c>
     </row>
     <row r="202" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A202" s="10" t="s">
-[...3 lines deleted...]
-        <v>342</v>
+      <c r="A202" s="9" t="s">
+        <v>684</v>
+      </c>
+      <c r="B202" s="9" t="s">
+        <v>685</v>
       </c>
     </row>
     <row r="203" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A203" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="B203" s="3" t="s">
         <v>343</v>
       </c>
-      <c r="B203" s="10" t="s">
+    </row>
+    <row r="204" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A204" s="8" t="s">
         <v>344</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A204" s="10" t="s">
+      <c r="B204" s="9" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="205" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A205" s="10" t="s">
+        <v>346</v>
+      </c>
+      <c r="B205" s="10" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="206" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A206" s="10" t="s">
+        <v>348</v>
+      </c>
+      <c r="B206" s="10" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="207" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A207" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="B207" s="10" t="s">
         <v>351</v>
       </c>
-      <c r="B207" s="3" t="s">
+    </row>
+    <row r="208" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A208" s="10" t="s">
         <v>352</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>682</v>
+      <c r="B208" s="10" t="s">
+        <v>353</v>
       </c>
     </row>
     <row r="209" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A209" s="9" t="s">
-[...3 lines deleted...]
-        <v>684</v>
+      <c r="A209" s="10" t="s">
+        <v>354</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>355</v>
       </c>
     </row>
     <row r="210" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A210" s="10" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>356</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>357</v>
       </c>
     </row>
     <row r="211" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A211" s="9" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B211" s="9" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
     </row>
     <row r="212" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A212" s="8" t="s">
-        <v>355</v>
+      <c r="A212" s="9" t="s">
+        <v>688</v>
       </c>
       <c r="B212" s="9" t="s">
-        <v>356</v>
+        <v>689</v>
       </c>
     </row>
     <row r="213" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A213" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B213" s="3" t="s">
+      <c r="A213" s="10" t="s">
         <v>358</v>
       </c>
+      <c r="B213" s="10" t="s">
+        <v>359</v>
+      </c>
     </row>
     <row r="214" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A214" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B214" s="10" t="s">
+      <c r="A214" s="9" t="s">
+        <v>690</v>
+      </c>
+      <c r="B214" s="9" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="215" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A215" s="8" t="s">
         <v>360</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A215" s="13" t="s">
+      <c r="B215" s="9" t="s">
         <v>361</v>
       </c>
-      <c r="B215" s="14" t="s">
+    </row>
+    <row r="216" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A216" s="8" t="s">
         <v>362</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A216" s="10" t="s">
+      <c r="B216" s="3" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="217" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A217" s="10" t="s">
+        <v>364</v>
+      </c>
+      <c r="B217" s="10" t="s">
         <v>365</v>
       </c>
-      <c r="B217" s="10" t="s">
+    </row>
+    <row r="218" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A218" s="13" t="s">
         <v>366</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A218" s="10" t="s">
+      <c r="B218" s="14" t="s">
         <v>367</v>
       </c>
-      <c r="B218" s="10" t="s">
+    </row>
+    <row r="219" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A219" s="10" t="s">
         <v>368</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A219" s="9" t="s">
+      <c r="B219" s="10" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="220" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A220" s="10" t="s">
+        <v>370</v>
+      </c>
+      <c r="B220" s="10" t="s">
         <v>371</v>
       </c>
-      <c r="B220" s="10" t="s">
+    </row>
+    <row r="221" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A221" s="10" t="s">
         <v>372</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A221" s="13" t="s">
+      <c r="B221" s="10" t="s">
         <v>373</v>
       </c>
-      <c r="B221" s="3" t="s">
+    </row>
+    <row r="222" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A222" s="9" t="s">
         <v>374</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A222" s="8" t="s">
+      <c r="B222" s="9" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="223" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A223" s="10" t="s">
+        <v>376</v>
+      </c>
+      <c r="B223" s="10" t="s">
         <v>377</v>
       </c>
-      <c r="B223" s="20" t="s">
+    </row>
+    <row r="224" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A224" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="B224" s="10" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="225" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A225" s="13" t="s">
         <v>378</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A224" s="11" t="s">
+      <c r="B225" s="3" t="s">
         <v>379</v>
       </c>
-      <c r="B224" s="11" t="s">
+    </row>
+    <row r="226" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A226" s="8" t="s">
         <v>380</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A225" s="10" t="s">
+      <c r="B226" s="9" t="s">
         <v>381</v>
       </c>
-      <c r="B225" s="10" t="s">
+    </row>
+    <row r="227" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A227" s="10" t="s">
         <v>382</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A227" s="11" t="s">
+      <c r="B227" s="20" t="s">
         <v>383</v>
       </c>
-      <c r="B227" s="11" t="s">
+    </row>
+    <row r="228" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A228" s="11" t="s">
         <v>384</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A228" s="10" t="s">
+      <c r="B228" s="11" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="229" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A229" s="10" t="s">
+        <v>386</v>
+      </c>
+      <c r="B229" s="10" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="230" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A230" s="9" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>690</v>
+        <v>692</v>
+      </c>
+      <c r="B230" s="23" t="s">
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A231" s="10" t="s">
+      <c r="A231" s="11" t="s">
+        <v>388</v>
+      </c>
+      <c r="B231" s="11" t="s">
         <v>389</v>
       </c>
-      <c r="B231" s="10" t="s">
+    </row>
+    <row r="232" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A232" s="10" t="s">
         <v>390</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A232" s="13" t="s">
+      <c r="B232" s="10" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="233" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A233" s="10" t="s">
+        <v>392</v>
+      </c>
+      <c r="B233" s="3" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="234" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A234" s="9" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="B234" s="9" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
     </row>
     <row r="235" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A235" s="8" t="s">
+      <c r="A235" s="10" t="s">
+        <v>394</v>
+      </c>
+      <c r="B235" s="10" t="s">
         <v>395</v>
       </c>
-      <c r="B235" s="9" t="s">
+    </row>
+    <row r="236" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A236" s="13" t="s">
         <v>396</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A236" s="8" t="s">
+      <c r="B236" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="B236" s="3" t="s">
+    </row>
+    <row r="237" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A237" s="10" t="s">
         <v>398</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A237" s="8" t="s">
+      <c r="B237" s="10" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="238" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A238" s="9" t="s">
+        <v>696</v>
+      </c>
+      <c r="B238" s="9" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="239" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A239" s="8" t="s">
         <v>400</v>
       </c>
-      <c r="B237" s="3" t="s">
+      <c r="B239" s="9" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="238" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A238" s="10" t="s">
+    <row r="240" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A240" s="8" t="s">
         <v>402</v>
       </c>
-      <c r="B238" s="10" t="s">
+      <c r="B240" s="3" t="s">
         <v>403</v>
       </c>
     </row>
-    <row r="239" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="B239" s="10" t="s">
+    <row r="241" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A241" s="8" t="s">
         <v>405</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A240" s="10" t="s">
+      <c r="B241" s="3" t="s">
         <v>406</v>
-      </c>
-[...9 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="242" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A242" s="10" t="s">
+        <v>407</v>
+      </c>
+      <c r="B242" s="10" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A243" s="10" t="s">
+        <v>409</v>
+      </c>
+      <c r="B243" s="10" t="s">
         <v>410</v>
-      </c>
-[...9 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="244" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A244" s="10" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="B244" s="10" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="245" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A245" s="10" t="s">
+        <v>413</v>
+      </c>
+      <c r="B245" s="10" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A246" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="B246" s="10" t="s">
         <v>416</v>
       </c>
-      <c r="B245" s="21" t="s">
+    </row>
+    <row r="247" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A247" s="8" t="s">
         <v>417</v>
       </c>
-      <c r="C245" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A246" s="8" t="s">
+      <c r="B247" s="9" t="s">
         <v>418</v>
       </c>
-      <c r="B246" s="9" t="s">
+    </row>
+    <row r="248" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A248" s="10" t="s">
         <v>419</v>
       </c>
-      <c r="C246" s="7"/>
-[...10 lines deleted...]
-      <c r="A248" s="8" t="s">
+      <c r="B248" s="10" t="s">
         <v>420</v>
       </c>
-      <c r="B248" s="9" t="s">
+      <c r="C248" s="7" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A249" s="10" t="s">
         <v>421</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      </c>
+      <c r="B249" s="21" t="s">
+        <v>422</v>
+      </c>
+      <c r="C249" s="7"/>
     </row>
     <row r="250" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A250" s="8" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="B250" s="9" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
     <row r="251" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A251" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B251" s="10" t="s">
+      <c r="A251" s="9" t="s">
+        <v>698</v>
+      </c>
+      <c r="B251" s="9" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A252" s="8" t="s">
         <v>425</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A252" s="10" t="s">
+      <c r="B252" s="9" t="s">
         <v>426</v>
       </c>
-      <c r="B252" s="10" t="s">
+    </row>
+    <row r="253" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A253" s="8" t="s">
+        <v>651</v>
+      </c>
+      <c r="B253" s="9" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A254" s="8" t="s">
         <v>427</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A253" s="10" t="s">
+      <c r="B254" s="9" t="s">
         <v>428</v>
       </c>
-      <c r="B253" s="10" t="s">
+    </row>
+    <row r="255" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A255" s="10" t="s">
         <v>429</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A254" s="10" t="s">
+      <c r="B255" s="10" t="s">
         <v>430</v>
       </c>
-      <c r="B254" s="10" t="s">
+    </row>
+    <row r="256" spans="1:3" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A256" s="10" t="s">
         <v>431</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A255" s="10" t="s">
+      <c r="B256" s="10" t="s">
         <v>432</v>
-      </c>
-[...9 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="257" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A257" s="10" t="s">
+        <v>433</v>
+      </c>
+      <c r="B257" s="10" t="s">
         <v>434</v>
       </c>
-      <c r="B257" s="10" t="s">
+    </row>
+    <row r="258" spans="1:2" s="3" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A258" s="10" t="s">
         <v>435</v>
       </c>
-    </row>
-[...8 lines deleted...]
-    <row r="259" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B258" s="10" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="259" spans="1:2" s="3" customFormat="1" ht="13.5" customHeight="1">
       <c r="A259" s="10" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B259" s="10" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="260" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A260" s="11" t="s">
-[...3 lines deleted...]
-        <v>439</v>
+      <c r="A260" s="9" t="s">
+        <v>700</v>
+      </c>
+      <c r="B260" s="9" t="s">
+        <v>701</v>
       </c>
     </row>
     <row r="261" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A261" s="10" t="s">
+        <v>439</v>
+      </c>
+      <c r="B261" s="10" t="s">
         <v>440</v>
       </c>
-      <c r="B261" s="10" t="s">
+    </row>
+    <row r="262" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A262" s="9" t="s">
+        <v>702</v>
+      </c>
+      <c r="B262" s="9" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="263" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A263" s="10" t="s">
         <v>441</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A262" s="11" t="s">
+      <c r="B263" s="10" t="s">
         <v>442</v>
       </c>
-      <c r="B262" s="25" t="s">
+    </row>
+    <row r="264" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A264" s="11" t="s">
         <v>443</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A263" s="13" t="s">
+      <c r="B264" s="11" t="s">
         <v>444</v>
       </c>
-      <c r="B263" s="14" t="s">
+    </row>
+    <row r="265" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A265" s="10" t="s">
         <v>445</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A264" s="13" t="s">
+      <c r="B265" s="10" t="s">
         <v>446</v>
-      </c>
-[...9 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="266" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A266" s="11" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>447</v>
+      </c>
+      <c r="B266" s="25" t="s">
+        <v>448</v>
       </c>
     </row>
     <row r="267" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A267" s="10" t="s">
+      <c r="A267" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="B267" s="14" t="s">
         <v>450</v>
       </c>
-      <c r="B267" s="10" t="s">
+    </row>
+    <row r="268" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A268" s="13" t="s">
         <v>451</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A268" s="11" t="s">
+      <c r="B268" s="3" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="269" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A269" s="11" t="s">
+        <v>453</v>
+      </c>
+      <c r="B269" s="11" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="270" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A270" s="11" t="s">
+        <v>629</v>
+      </c>
+      <c r="B270" s="26" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="271" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A271" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="B271" s="10" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="272" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A272" s="11" t="s">
+        <v>640</v>
+      </c>
+      <c r="B272" s="26" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="273" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A273" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="B273" s="10" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="274" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A274" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="275" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A275" s="9" t="s">
+        <v>704</v>
+      </c>
+      <c r="B275" s="9" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="276" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A276" s="13" t="s">
+        <v>634</v>
+      </c>
+      <c r="B276" s="19" t="s">
         <v>635</v>
       </c>
-      <c r="B268" s="26" t="s">
-[...55 lines deleted...]
-      <c r="B275" s="10" t="s">
+    </row>
+    <row r="277" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A277" s="8" t="s">
         <v>461</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A276" s="10" t="s">
+      <c r="B277" s="9" t="s">
         <v>462</v>
       </c>
-      <c r="B276" s="10" t="s">
+    </row>
+    <row r="278" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A278" s="8" t="s">
         <v>463</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A278" s="10" t="s">
+      <c r="B278" s="27" t="s">
         <v>464</v>
       </c>
-      <c r="B278" s="3" t="s">
+    </row>
+    <row r="279" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A279" s="10" t="s">
         <v>465</v>
       </c>
-    </row>
-[...5 lines deleted...]
-        <v>704</v>
+      <c r="B279" s="10" t="s">
+        <v>466</v>
       </c>
     </row>
     <row r="280" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A280" s="10" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="B280" s="3" t="s">
         <v>467</v>
       </c>
+      <c r="B280" s="10" t="s">
+        <v>468</v>
+      </c>
     </row>
     <row r="281" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A281" s="10" t="s">
-[...3 lines deleted...]
-        <v>469</v>
+      <c r="A281" s="9" t="s">
+        <v>706</v>
+      </c>
+      <c r="B281" s="9" t="s">
+        <v>707</v>
       </c>
     </row>
     <row r="282" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A282" s="10" t="s">
+        <v>469</v>
+      </c>
+      <c r="B282" s="3" t="s">
         <v>470</v>
       </c>
-      <c r="B282" s="10" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="283" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A283" s="10" t="s">
-[...3 lines deleted...]
-        <v>473</v>
+      <c r="A283" s="9" t="s">
+        <v>708</v>
+      </c>
+      <c r="B283" s="9" t="s">
+        <v>709</v>
       </c>
     </row>
     <row r="284" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A284" s="10" t="s">
+        <v>471</v>
+      </c>
+      <c r="B284" s="3" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="285" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A285" s="10" t="s">
+        <v>473</v>
+      </c>
+      <c r="B285" s="10" t="s">
         <v>474</v>
-      </c>
-[...9 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="286" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A286" s="10" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="B286" s="10" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
     </row>
     <row r="287" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A287" s="10" t="s">
+        <v>477</v>
+      </c>
+      <c r="B287" s="3" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="288" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A288" s="10" t="s">
+        <v>479</v>
+      </c>
+      <c r="B288" s="10" t="s">
         <v>480</v>
       </c>
-      <c r="B287" s="10" t="s">
+    </row>
+    <row r="289" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A289" s="11" t="s">
         <v>481</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A289" s="10" t="s">
+      <c r="B289" s="11" t="s">
         <v>482</v>
       </c>
-      <c r="B289" s="10" t="s">
+    </row>
+    <row r="290" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A290" s="10" t="s">
         <v>483</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A290" s="28" t="s">
+      <c r="B290" s="10" t="s">
         <v>484</v>
       </c>
-      <c r="B290" s="29" t="s">
+    </row>
+    <row r="291" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A291" s="10" t="s">
         <v>485</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A291" s="13" t="s">
+      <c r="B291" s="10" t="s">
         <v>486</v>
       </c>
-      <c r="B291" s="3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="292" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
-      <c r="A292" s="13" t="s">
-[...3 lines deleted...]
-        <v>489</v>
+      <c r="A292" s="9" t="s">
+        <v>710</v>
+      </c>
+      <c r="B292" s="9" t="s">
+        <v>711</v>
       </c>
     </row>
     <row r="293" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A293" s="10" t="s">
+        <v>487</v>
+      </c>
+      <c r="B293" s="10" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="294" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A294" s="28" t="s">
+        <v>489</v>
+      </c>
+      <c r="B294" s="29" t="s">
         <v>490</v>
       </c>
-      <c r="B293" s="10" t="s">
+    </row>
+    <row r="295" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A295" s="13" t="s">
         <v>491</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A294" s="10" t="s">
+      <c r="B295" s="3" t="s">
         <v>492</v>
       </c>
-      <c r="B294" s="10" t="s">
+    </row>
+    <row r="296" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A296" s="13" t="s">
         <v>493</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A295" s="10" t="s">
+      <c r="B296" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="B295" s="10" t="s">
+    </row>
+    <row r="297" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A297" s="10" t="s">
         <v>495</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A296" s="10" t="s">
+      <c r="B297" s="10" t="s">
         <v>496</v>
-      </c>
-[...9 lines deleted...]
-        <v>499</v>
       </c>
     </row>
     <row r="298" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A298" s="10" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="B298" s="10" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
     </row>
     <row r="299" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A299" s="10" t="s">
+        <v>499</v>
+      </c>
+      <c r="B299" s="10" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="300" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A300" s="10" t="s">
+        <v>501</v>
+      </c>
+      <c r="B300" s="10" t="s">
         <v>502</v>
       </c>
-      <c r="B299" s="10" t="s">
+    </row>
+    <row r="301" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A301" s="8" t="s">
         <v>503</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A301" s="10" t="s">
+      <c r="B301" s="9" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
     </row>
     <row r="302" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A302" s="10" t="s">
+        <v>505</v>
+      </c>
+      <c r="B302" s="10" t="s">
         <v>506</v>
       </c>
-      <c r="B302" s="10" t="s">
+    </row>
+    <row r="303" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A303" s="10" t="s">
         <v>507</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A303" s="11" t="s">
+      <c r="B303" s="10" t="s">
         <v>508</v>
       </c>
-      <c r="B303" s="11" t="s">
+    </row>
+    <row r="304" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A304" s="9" t="s">
+        <v>712</v>
+      </c>
+      <c r="B304" s="9" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="305" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A305" s="10" t="s">
         <v>509</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A304" s="10" t="s">
+      <c r="B305" s="10" t="s">
         <v>510</v>
       </c>
-      <c r="B304" s="10" t="s">
+    </row>
+    <row r="306" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A306" s="10" t="s">
         <v>511</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A305" s="10" t="s">
+      <c r="B306" s="10" t="s">
         <v>512</v>
       </c>
-      <c r="B305" s="10" t="s">
+    </row>
+    <row r="307" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A307" s="11" t="s">
         <v>513</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A307" s="10" t="s">
+      <c r="B307" s="11" t="s">
         <v>514</v>
       </c>
-      <c r="B307" s="10" t="s">
+    </row>
+    <row r="308" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A308" s="10" t="s">
         <v>515</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A308" s="10" t="s">
+      <c r="B308" s="10" t="s">
         <v>516</v>
       </c>
-      <c r="B308" s="10" t="s">
+    </row>
+    <row r="309" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A309" s="10" t="s">
         <v>517</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A309" s="10" t="s">
+      <c r="B309" s="10" t="s">
         <v>518</v>
       </c>
-      <c r="B309" s="10" t="s">
+    </row>
+    <row r="310" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A310" s="9" t="s">
+        <v>714</v>
+      </c>
+      <c r="B310" s="9" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="311" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A311" s="10" t="s">
         <v>519</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A310" s="8" t="s">
+      <c r="B311" s="10" t="s">
         <v>520</v>
       </c>
-      <c r="B310" s="9" t="s">
+    </row>
+    <row r="312" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A312" s="10" t="s">
         <v>521</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A311" s="8" t="s">
+      <c r="B312" s="10" t="s">
         <v>522</v>
       </c>
-      <c r="B311" s="9" t="s">
+    </row>
+    <row r="313" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A313" s="10" t="s">
         <v>523</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A312" s="8" t="s">
+      <c r="B313" s="10" t="s">
         <v>524</v>
       </c>
-      <c r="B312" s="9" t="s">
+    </row>
+    <row r="314" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A314" s="8" t="s">
         <v>525</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A313" s="10" t="s">
+      <c r="B314" s="9" t="s">
         <v>526</v>
       </c>
-      <c r="B313" s="9" t="s">
+    </row>
+    <row r="315" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A315" s="8" t="s">
         <v>527</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A314" s="13" t="s">
+      <c r="B315" s="9" t="s">
         <v>528</v>
       </c>
-      <c r="B314" s="3" t="s">
+    </row>
+    <row r="316" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A316" s="8" t="s">
         <v>529</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A315" s="10" t="s">
+      <c r="B316" s="9" t="s">
         <v>530</v>
       </c>
-      <c r="B315" s="10" t="s">
+    </row>
+    <row r="317" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A317" s="10" t="s">
         <v>531</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A316" s="13" t="s">
+      <c r="B317" s="9" t="s">
         <v>532</v>
       </c>
-      <c r="B316" s="14" t="s">
+    </row>
+    <row r="318" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A318" s="13" t="s">
         <v>533</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A317" s="13" t="s">
+      <c r="B318" s="3" t="s">
         <v>534</v>
       </c>
-      <c r="B317" s="3" t="s">
+    </row>
+    <row r="319" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A319" s="10" t="s">
         <v>535</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A318" s="8" t="s">
+      <c r="B319" s="10" t="s">
         <v>536</v>
       </c>
-      <c r="B318" s="9" t="s">
+    </row>
+    <row r="320" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A320" s="13" t="s">
         <v>537</v>
       </c>
-      <c r="C318" s="3"/>
-[...347 lines deleted...]
-      <c r="A319" s="10" t="s">
+      <c r="B320" s="14" t="s">
         <v>538</v>
       </c>
-      <c r="B319" s="10" t="s">
+    </row>
+    <row r="321" spans="1:348" s="4" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A321" s="13" t="s">
         <v>539</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A321" s="10" t="s">
+      <c r="B321" s="3" t="s">
         <v>540</v>
       </c>
-      <c r="B321" s="10" t="s">
+      <c r="C321" s="3"/>
+      <c r="D321" s="3"/>
+      <c r="E321" s="3"/>
+      <c r="F321" s="3"/>
+      <c r="G321" s="3"/>
+      <c r="H321" s="3"/>
+      <c r="I321" s="3"/>
+      <c r="J321" s="3"/>
+      <c r="K321" s="3"/>
+      <c r="L321" s="3"/>
+      <c r="M321" s="3"/>
+      <c r="N321" s="3"/>
+      <c r="O321" s="3"/>
+      <c r="P321" s="3"/>
+      <c r="Q321" s="3"/>
+      <c r="R321" s="3"/>
+      <c r="S321" s="3"/>
+      <c r="T321" s="3"/>
+      <c r="U321" s="3"/>
+      <c r="V321" s="3"/>
+      <c r="W321" s="3"/>
+      <c r="X321" s="3"/>
+      <c r="Y321" s="3"/>
+      <c r="Z321" s="3"/>
+      <c r="AA321" s="3"/>
+      <c r="AB321" s="3"/>
+      <c r="AC321" s="3"/>
+      <c r="AD321" s="3"/>
+      <c r="AE321" s="3"/>
+      <c r="AF321" s="3"/>
+      <c r="AG321" s="3"/>
+      <c r="AH321" s="3"/>
+      <c r="AI321" s="3"/>
+      <c r="AJ321" s="3"/>
+      <c r="AK321" s="3"/>
+      <c r="AL321" s="3"/>
+      <c r="AM321" s="3"/>
+      <c r="AN321" s="3"/>
+      <c r="AO321" s="3"/>
+      <c r="AP321" s="3"/>
+      <c r="AQ321" s="3"/>
+      <c r="AR321" s="3"/>
+      <c r="AS321" s="3"/>
+      <c r="AT321" s="3"/>
+      <c r="AU321" s="3"/>
+      <c r="AV321" s="3"/>
+      <c r="AW321" s="3"/>
+      <c r="AX321" s="3"/>
+      <c r="AY321" s="3"/>
+      <c r="AZ321" s="3"/>
+      <c r="BA321" s="3"/>
+      <c r="BB321" s="3"/>
+      <c r="BC321" s="3"/>
+      <c r="BD321" s="3"/>
+      <c r="BE321" s="3"/>
+      <c r="BF321" s="3"/>
+      <c r="BG321" s="3"/>
+      <c r="BH321" s="3"/>
+      <c r="BI321" s="3"/>
+      <c r="BJ321" s="3"/>
+      <c r="BK321" s="3"/>
+      <c r="BL321" s="3"/>
+      <c r="BM321" s="3"/>
+      <c r="BN321" s="3"/>
+      <c r="BO321" s="3"/>
+      <c r="BP321" s="3"/>
+      <c r="BQ321" s="3"/>
+      <c r="BR321" s="3"/>
+      <c r="BS321" s="3"/>
+      <c r="BT321" s="3"/>
+      <c r="BU321" s="3"/>
+      <c r="BV321" s="3"/>
+      <c r="BW321" s="3"/>
+      <c r="BX321" s="3"/>
+      <c r="BY321" s="3"/>
+      <c r="BZ321" s="3"/>
+      <c r="CA321" s="3"/>
+      <c r="CB321" s="3"/>
+      <c r="CC321" s="3"/>
+      <c r="CD321" s="3"/>
+      <c r="CE321" s="3"/>
+      <c r="CF321" s="3"/>
+      <c r="CG321" s="3"/>
+      <c r="CH321" s="3"/>
+      <c r="CI321" s="3"/>
+      <c r="CJ321" s="3"/>
+      <c r="CK321" s="3"/>
+      <c r="CL321" s="3"/>
+      <c r="CM321" s="3"/>
+      <c r="CN321" s="3"/>
+      <c r="CO321" s="3"/>
+      <c r="CP321" s="3"/>
+      <c r="CQ321" s="3"/>
+      <c r="CR321" s="3"/>
+      <c r="CS321" s="3"/>
+      <c r="CT321" s="3"/>
+      <c r="CU321" s="3"/>
+      <c r="CV321" s="3"/>
+      <c r="CW321" s="3"/>
+      <c r="CX321" s="3"/>
+      <c r="CY321" s="3"/>
+      <c r="CZ321" s="3"/>
+      <c r="DA321" s="3"/>
+      <c r="DB321" s="3"/>
+      <c r="DC321" s="3"/>
+      <c r="DD321" s="3"/>
+      <c r="DE321" s="3"/>
+      <c r="DF321" s="3"/>
+      <c r="DG321" s="3"/>
+      <c r="DH321" s="3"/>
+      <c r="DI321" s="3"/>
+      <c r="DJ321" s="3"/>
+      <c r="DK321" s="3"/>
+      <c r="DL321" s="3"/>
+      <c r="DM321" s="3"/>
+      <c r="DN321" s="3"/>
+      <c r="DO321" s="3"/>
+      <c r="DP321" s="3"/>
+      <c r="DQ321" s="3"/>
+      <c r="DR321" s="3"/>
+      <c r="DS321" s="3"/>
+      <c r="DT321" s="3"/>
+      <c r="DU321" s="3"/>
+      <c r="DV321" s="3"/>
+      <c r="DW321" s="3"/>
+      <c r="DX321" s="3"/>
+      <c r="DY321" s="3"/>
+      <c r="DZ321" s="3"/>
+      <c r="EA321" s="3"/>
+      <c r="EB321" s="3"/>
+      <c r="EC321" s="3"/>
+      <c r="ED321" s="3"/>
+      <c r="EE321" s="3"/>
+      <c r="EF321" s="3"/>
+      <c r="EG321" s="3"/>
+      <c r="EH321" s="3"/>
+      <c r="EI321" s="3"/>
+      <c r="EJ321" s="3"/>
+      <c r="EK321" s="3"/>
+      <c r="EL321" s="3"/>
+      <c r="EM321" s="3"/>
+      <c r="EN321" s="3"/>
+      <c r="EO321" s="3"/>
+      <c r="EP321" s="3"/>
+      <c r="EQ321" s="3"/>
+      <c r="ER321" s="3"/>
+      <c r="ES321" s="3"/>
+      <c r="ET321" s="3"/>
+      <c r="EU321" s="3"/>
+      <c r="EV321" s="3"/>
+      <c r="EW321" s="3"/>
+      <c r="EX321" s="3"/>
+      <c r="EY321" s="3"/>
+      <c r="EZ321" s="3"/>
+      <c r="FA321" s="3"/>
+      <c r="FB321" s="3"/>
+      <c r="FC321" s="3"/>
+      <c r="FD321" s="3"/>
+      <c r="FE321" s="3"/>
+      <c r="FF321" s="3"/>
+      <c r="FG321" s="3"/>
+      <c r="FH321" s="3"/>
+      <c r="FI321" s="3"/>
+      <c r="FJ321" s="3"/>
+      <c r="FK321" s="3"/>
+      <c r="FL321" s="3"/>
+      <c r="FM321" s="3"/>
+      <c r="FN321" s="3"/>
+      <c r="FO321" s="3"/>
+      <c r="FP321" s="3"/>
+      <c r="FQ321" s="3"/>
+      <c r="FR321" s="3"/>
+      <c r="FS321" s="3"/>
+      <c r="FT321" s="3"/>
+      <c r="FU321" s="3"/>
+      <c r="FV321" s="3"/>
+      <c r="FW321" s="3"/>
+      <c r="FX321" s="3"/>
+      <c r="FY321" s="3"/>
+      <c r="FZ321" s="3"/>
+      <c r="GA321" s="3"/>
+      <c r="GB321" s="3"/>
+      <c r="GC321" s="3"/>
+      <c r="GD321" s="3"/>
+      <c r="GE321" s="3"/>
+      <c r="GF321" s="3"/>
+      <c r="GG321" s="3"/>
+      <c r="GH321" s="3"/>
+      <c r="GI321" s="3"/>
+      <c r="GJ321" s="3"/>
+      <c r="GK321" s="3"/>
+      <c r="GL321" s="3"/>
+      <c r="GM321" s="3"/>
+      <c r="GN321" s="3"/>
+      <c r="GO321" s="3"/>
+      <c r="GP321" s="3"/>
+      <c r="GQ321" s="3"/>
+      <c r="GR321" s="3"/>
+      <c r="GS321" s="3"/>
+      <c r="GT321" s="3"/>
+      <c r="GU321" s="3"/>
+      <c r="GV321" s="3"/>
+      <c r="GW321" s="3"/>
+      <c r="GX321" s="3"/>
+      <c r="GY321" s="3"/>
+      <c r="GZ321" s="3"/>
+      <c r="HA321" s="3"/>
+      <c r="HB321" s="3"/>
+      <c r="HC321" s="3"/>
+      <c r="HD321" s="3"/>
+      <c r="HE321" s="3"/>
+      <c r="HF321" s="3"/>
+      <c r="HG321" s="3"/>
+      <c r="HH321" s="3"/>
+      <c r="HI321" s="3"/>
+      <c r="HJ321" s="3"/>
+      <c r="HK321" s="3"/>
+      <c r="HL321" s="3"/>
+      <c r="HM321" s="3"/>
+      <c r="HN321" s="3"/>
+      <c r="HO321" s="3"/>
+      <c r="HP321" s="3"/>
+      <c r="HQ321" s="3"/>
+      <c r="HR321" s="3"/>
+      <c r="HS321" s="3"/>
+      <c r="HT321" s="3"/>
+      <c r="HU321" s="3"/>
+      <c r="HV321" s="3"/>
+      <c r="HW321" s="3"/>
+      <c r="HX321" s="3"/>
+      <c r="HY321" s="3"/>
+      <c r="HZ321" s="3"/>
+      <c r="IA321" s="3"/>
+      <c r="IB321" s="3"/>
+      <c r="IC321" s="3"/>
+      <c r="ID321" s="3"/>
+      <c r="IE321" s="3"/>
+      <c r="IF321" s="3"/>
+      <c r="IG321" s="3"/>
+      <c r="IH321" s="3"/>
+      <c r="II321" s="3"/>
+      <c r="IJ321" s="3"/>
+      <c r="IK321" s="3"/>
+      <c r="IL321" s="3"/>
+      <c r="IM321" s="3"/>
+      <c r="IN321" s="3"/>
+      <c r="IO321" s="3"/>
+      <c r="IP321" s="3"/>
+      <c r="IQ321" s="3"/>
+      <c r="IR321" s="3"/>
+      <c r="IS321" s="3"/>
+      <c r="IT321" s="3"/>
+      <c r="IU321" s="3"/>
+      <c r="IV321" s="3"/>
+      <c r="IW321" s="3"/>
+      <c r="IX321" s="3"/>
+      <c r="IY321" s="3"/>
+      <c r="IZ321" s="3"/>
+      <c r="JA321" s="3"/>
+      <c r="JB321" s="3"/>
+      <c r="JC321" s="3"/>
+      <c r="JD321" s="3"/>
+      <c r="JE321" s="3"/>
+      <c r="JF321" s="3"/>
+      <c r="JG321" s="3"/>
+      <c r="JH321" s="3"/>
+      <c r="JI321" s="3"/>
+      <c r="JJ321" s="3"/>
+      <c r="JK321" s="3"/>
+      <c r="JL321" s="3"/>
+      <c r="JM321" s="3"/>
+      <c r="JN321" s="3"/>
+      <c r="JO321" s="3"/>
+      <c r="JP321" s="3"/>
+      <c r="JQ321" s="3"/>
+      <c r="JR321" s="3"/>
+      <c r="JS321" s="3"/>
+      <c r="JT321" s="3"/>
+      <c r="JU321" s="3"/>
+      <c r="JV321" s="3"/>
+      <c r="JW321" s="3"/>
+      <c r="JX321" s="3"/>
+      <c r="JY321" s="3"/>
+      <c r="JZ321" s="3"/>
+      <c r="KA321" s="3"/>
+      <c r="KB321" s="3"/>
+      <c r="KC321" s="3"/>
+      <c r="KD321" s="3"/>
+      <c r="KE321" s="3"/>
+      <c r="KF321" s="3"/>
+      <c r="KG321" s="3"/>
+      <c r="KH321" s="3"/>
+      <c r="KI321" s="3"/>
+      <c r="KJ321" s="3"/>
+      <c r="KK321" s="3"/>
+      <c r="KL321" s="3"/>
+      <c r="KM321" s="3"/>
+      <c r="KN321" s="3"/>
+      <c r="KO321" s="3"/>
+      <c r="KP321" s="3"/>
+      <c r="KQ321" s="3"/>
+      <c r="KR321" s="3"/>
+      <c r="KS321" s="3"/>
+      <c r="KT321" s="3"/>
+      <c r="KU321" s="3"/>
+      <c r="KV321" s="3"/>
+      <c r="KW321" s="3"/>
+      <c r="KX321" s="3"/>
+      <c r="KY321" s="3"/>
+      <c r="KZ321" s="3"/>
+      <c r="LA321" s="3"/>
+      <c r="LB321" s="3"/>
+      <c r="LC321" s="3"/>
+      <c r="LD321" s="3"/>
+      <c r="LE321" s="3"/>
+      <c r="LF321" s="3"/>
+      <c r="LG321" s="3"/>
+      <c r="LH321" s="3"/>
+      <c r="LI321" s="3"/>
+      <c r="LJ321" s="3"/>
+      <c r="LK321" s="3"/>
+      <c r="LL321" s="3"/>
+      <c r="LM321" s="3"/>
+      <c r="LN321" s="3"/>
+      <c r="LO321" s="3"/>
+      <c r="LP321" s="3"/>
+      <c r="LQ321" s="3"/>
+      <c r="LR321" s="3"/>
+      <c r="LS321" s="3"/>
+      <c r="LT321" s="3"/>
+      <c r="LU321" s="3"/>
+      <c r="LV321" s="3"/>
+      <c r="LW321" s="3"/>
+      <c r="LX321" s="3"/>
+      <c r="LY321" s="3"/>
+      <c r="LZ321" s="3"/>
+      <c r="MA321" s="3"/>
+      <c r="MB321" s="3"/>
+      <c r="MC321" s="3"/>
+      <c r="MD321" s="3"/>
+      <c r="ME321" s="3"/>
+      <c r="MF321" s="3"/>
+      <c r="MG321" s="3"/>
+      <c r="MH321" s="3"/>
+      <c r="MI321" s="3"/>
+      <c r="MJ321" s="3"/>
+    </row>
+    <row r="322" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A322" s="8" t="s">
         <v>541</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A322" s="10" t="s">
+      <c r="B322" s="9" t="s">
         <v>542</v>
       </c>
-      <c r="B322" s="10" t="s">
+    </row>
+    <row r="323" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A323" s="10" t="s">
         <v>543</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A323" s="10" t="s">
+      <c r="B323" s="10" t="s">
         <v>544</v>
       </c>
-      <c r="B323" s="10" t="s">
+    </row>
+    <row r="324" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A324" s="9" t="s">
+        <v>716</v>
+      </c>
+      <c r="B324" s="9" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="325" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A325" s="10" t="s">
         <v>545</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A324" s="13" t="s">
+      <c r="B325" s="10" t="s">
         <v>546</v>
       </c>
-      <c r="B324" s="3" t="s">
+    </row>
+    <row r="326" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A326" s="10" t="s">
         <v>547</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="A327" s="13" t="s">
+      <c r="B326" s="10" t="s">
         <v>548</v>
       </c>
-      <c r="B327" s="3" t="s">
+    </row>
+    <row r="327" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A327" s="10" t="s">
         <v>549</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A328" s="8" t="s">
+      <c r="B327" s="10" t="s">
         <v>550</v>
       </c>
-      <c r="B328" s="9" t="s">
+    </row>
+    <row r="328" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A328" s="13" t="s">
         <v>551</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A330" s="10" t="s">
+      <c r="B328" s="3" t="s">
         <v>552</v>
       </c>
-      <c r="B330" s="10" t="s">
+    </row>
+    <row r="329" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A329" s="13" t="s">
+        <v>636</v>
+      </c>
+      <c r="B329" s="19" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="330" spans="1:348" s="3" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A330" s="9" t="s">
+        <v>718</v>
+      </c>
+      <c r="B330" s="9" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="331" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A331" s="13" t="s">
         <v>553</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A331" s="10" t="s">
+      <c r="B331" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="B331" s="10" t="s">
+    </row>
+    <row r="332" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A332" s="8" t="s">
         <v>555</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A332" s="8" t="s">
+      <c r="B332" s="9" t="s">
         <v>556</v>
       </c>
-      <c r="B332" s="9" t="s">
+    </row>
+    <row r="333" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A333" s="9" t="s">
+        <v>720</v>
+      </c>
+      <c r="B333" s="9" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="334" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A334" s="10" t="s">
         <v>557</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A333" s="10" t="s">
+      <c r="B334" s="10" t="s">
         <v>558</v>
       </c>
-      <c r="B333" s="10" t="s">
+    </row>
+    <row r="335" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A335" s="10" t="s">
         <v>559</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A334" s="10" t="s">
+      <c r="B335" s="10" t="s">
         <v>560</v>
       </c>
-      <c r="B334" s="3" t="s">
+    </row>
+    <row r="336" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A336" s="8" t="s">
         <v>561</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A335" s="11" t="s">
+      <c r="B336" s="9" t="s">
         <v>562</v>
       </c>
-      <c r="B335" s="11" t="s">
+    </row>
+    <row r="337" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A337" s="10" t="s">
         <v>563</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A336" s="11" t="s">
+      <c r="B337" s="10" t="s">
         <v>564</v>
-      </c>
-[...9 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="338" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A338" s="10" t="s">
+        <v>565</v>
+      </c>
+      <c r="B338" s="3" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="339" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A339" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="B339" s="11" t="s">
         <v>568</v>
       </c>
-      <c r="B338" s="10" t="s">
+    </row>
+    <row r="340" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A340" s="11" t="s">
         <v>569</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A339" s="10" t="s">
+      <c r="B340" s="11" t="s">
         <v>570</v>
       </c>
-      <c r="B339" s="10" t="s">
+    </row>
+    <row r="341" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A341" s="11" t="s">
         <v>571</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A340" s="10" t="s">
+      <c r="B341" s="11" t="s">
         <v>572</v>
-      </c>
-[...9 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="342" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A342" s="10" t="s">
+        <v>573</v>
+      </c>
+      <c r="B342" s="10" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="343" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A343" s="10" t="s">
+        <v>575</v>
+      </c>
+      <c r="B343" s="10" t="s">
         <v>576</v>
-      </c>
-[...9 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="344" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A344" s="10" t="s">
+        <v>577</v>
+      </c>
+      <c r="B344" s="3" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="345" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A345" s="8" t="s">
+        <v>579</v>
+      </c>
+      <c r="B345" s="9" t="s">
         <v>580</v>
       </c>
-      <c r="B344" s="10" t="s">
+    </row>
+    <row r="346" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A346" s="10" t="s">
         <v>581</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A345" s="11" t="s">
+      <c r="B346" s="10" t="s">
         <v>582</v>
       </c>
-      <c r="B345" s="11" t="s">
+    </row>
+    <row r="347" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A347" s="8" t="s">
         <v>583</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A346" s="11" t="s">
+      <c r="B347" s="9" t="s">
         <v>584</v>
       </c>
-      <c r="B346" s="11" t="s">
+    </row>
+    <row r="348" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A348" s="10" t="s">
         <v>585</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A347" s="10" t="s">
+      <c r="B348" s="10" t="s">
         <v>586</v>
       </c>
-      <c r="B347" s="10" t="s">
+    </row>
+    <row r="349" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A349" s="11" t="s">
         <v>587</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A348" s="8" t="s">
+      <c r="B349" s="11" t="s">
         <v>588</v>
-      </c>
-[...9 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="350" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A350" s="11" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="B350" s="11" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
     </row>
     <row r="351" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A351" s="10" t="s">
+        <v>591</v>
+      </c>
+      <c r="B351" s="10" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="352" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A352" s="8" t="s">
+        <v>593</v>
+      </c>
+      <c r="B352" s="9" t="s">
         <v>594</v>
       </c>
-      <c r="B351" s="10" t="s">
+    </row>
+    <row r="353" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A353" s="8" t="s">
         <v>595</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A352" s="10" t="s">
+      <c r="B353" s="3" t="s">
         <v>596</v>
       </c>
-      <c r="B352" s="10" t="s">
+    </row>
+    <row r="354" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A354" s="11" t="s">
         <v>597</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A353" s="10" t="s">
+      <c r="B354" s="11" t="s">
         <v>598</v>
       </c>
-      <c r="B353" s="10" t="s">
+    </row>
+    <row r="355" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A355" s="10" t="s">
         <v>599</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A354" s="10" t="s">
+      <c r="B355" s="10" t="s">
         <v>600</v>
       </c>
-      <c r="B354" s="10" t="s">
+    </row>
+    <row r="356" spans="1:2" s="3" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A356" s="10" t="s">
         <v>601</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A355" s="8" t="s">
+      <c r="B356" s="10" t="s">
         <v>602</v>
       </c>
-      <c r="B355" s="9" t="s">
+    </row>
+    <row r="357" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A357" s="10" t="s">
         <v>603</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A356" s="10" t="s">
+      <c r="B357" s="10" t="s">
         <v>604</v>
       </c>
-      <c r="B356" s="10" t="s">
+    </row>
+    <row r="358" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A358" s="10" t="s">
         <v>605</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A357" s="10" t="s">
+      <c r="B358" s="10" t="s">
         <v>606</v>
       </c>
-      <c r="B357" s="10" t="s">
+    </row>
+    <row r="359" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A359" s="8" t="s">
         <v>607</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A358" s="10" t="s">
+      <c r="B359" s="9" t="s">
         <v>608</v>
       </c>
-      <c r="B358" s="10" t="s">
+    </row>
+    <row r="360" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A360" s="10" t="s">
         <v>609</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A359" s="10" t="s">
+      <c r="B360" s="10" t="s">
         <v>610</v>
       </c>
-      <c r="B359" s="10" t="s">
+    </row>
+    <row r="361" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A361" s="10" t="s">
         <v>611</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A360" s="10" t="s">
+      <c r="B361" s="10" t="s">
         <v>612</v>
       </c>
-      <c r="B360" s="10" t="s">
+    </row>
+    <row r="362" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A362" s="10" t="s">
         <v>613</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A361" s="10" t="s">
+      <c r="B362" s="10" t="s">
         <v>614</v>
       </c>
-      <c r="B361" s="10" t="s">
+    </row>
+    <row r="363" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A363" s="10" t="s">
         <v>615</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A363" s="11" t="s">
+      <c r="B363" s="10" t="s">
         <v>616</v>
       </c>
-      <c r="B363" s="11" t="s">
+    </row>
+    <row r="364" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A364" s="10" t="s">
         <v>617</v>
       </c>
-    </row>
-[...8 lines deleted...]
-    <row r="365" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B364" s="10" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="365" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="A365" s="10" t="s">
-        <v>618</v>
-[...1 lines deleted...]
-      <c r="B365" s="3" t="s">
         <v>619</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A366" s="13" t="s">
+      <c r="B365" s="10" t="s">
         <v>620</v>
       </c>
-      <c r="B366" s="3" t="s">
+    </row>
+    <row r="366" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A366" s="10" t="s">
+        <v>652</v>
+      </c>
+      <c r="B366" s="10" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="367" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A367" s="11" t="s">
         <v>621</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A367" s="10" t="s">
+      <c r="B367" s="11" t="s">
         <v>622</v>
       </c>
-      <c r="B367" s="10" t="s">
+    </row>
+    <row r="368" spans="1:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A368" s="9" t="s">
+        <v>722</v>
+      </c>
+      <c r="B368" s="9" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="369" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A369" s="10" t="s">
         <v>623</v>
       </c>
-      <c r="C367" s="3"/>
-[...358 lines deleted...]
-    <row r="372" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B369" s="3" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="370" spans="1:348" s="4" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A370" s="13" t="s">
+        <v>625</v>
+      </c>
+      <c r="B370" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="C370" s="3"/>
+      <c r="D370" s="3"/>
+      <c r="E370" s="3"/>
+      <c r="F370" s="3"/>
+      <c r="G370" s="3"/>
+      <c r="H370" s="3"/>
+      <c r="I370" s="3"/>
+      <c r="J370" s="3"/>
+      <c r="K370" s="3"/>
+      <c r="L370" s="3"/>
+      <c r="M370" s="3"/>
+      <c r="N370" s="3"/>
+      <c r="O370" s="3"/>
+      <c r="P370" s="3"/>
+      <c r="Q370" s="3"/>
+      <c r="R370" s="3"/>
+      <c r="S370" s="3"/>
+      <c r="T370" s="3"/>
+      <c r="U370" s="3"/>
+      <c r="V370" s="3"/>
+      <c r="W370" s="3"/>
+      <c r="X370" s="3"/>
+      <c r="Y370" s="3"/>
+      <c r="Z370" s="3"/>
+      <c r="AA370" s="3"/>
+      <c r="AB370" s="3"/>
+      <c r="AC370" s="3"/>
+      <c r="AD370" s="3"/>
+      <c r="AE370" s="3"/>
+      <c r="AF370" s="3"/>
+      <c r="AG370" s="3"/>
+      <c r="AH370" s="3"/>
+      <c r="AI370" s="3"/>
+      <c r="AJ370" s="3"/>
+      <c r="AK370" s="3"/>
+      <c r="AL370" s="3"/>
+      <c r="AM370" s="3"/>
+      <c r="AN370" s="3"/>
+      <c r="AO370" s="3"/>
+      <c r="AP370" s="3"/>
+      <c r="AQ370" s="3"/>
+      <c r="AR370" s="3"/>
+      <c r="AS370" s="3"/>
+      <c r="AT370" s="3"/>
+      <c r="AU370" s="3"/>
+      <c r="AV370" s="3"/>
+      <c r="AW370" s="3"/>
+      <c r="AX370" s="3"/>
+      <c r="AY370" s="3"/>
+      <c r="AZ370" s="3"/>
+      <c r="BA370" s="3"/>
+      <c r="BB370" s="3"/>
+      <c r="BC370" s="3"/>
+      <c r="BD370" s="3"/>
+      <c r="BE370" s="3"/>
+      <c r="BF370" s="3"/>
+      <c r="BG370" s="3"/>
+      <c r="BH370" s="3"/>
+      <c r="BI370" s="3"/>
+      <c r="BJ370" s="3"/>
+      <c r="BK370" s="3"/>
+      <c r="BL370" s="3"/>
+      <c r="BM370" s="3"/>
+      <c r="BN370" s="3"/>
+      <c r="BO370" s="3"/>
+      <c r="BP370" s="3"/>
+      <c r="BQ370" s="3"/>
+      <c r="BR370" s="3"/>
+      <c r="BS370" s="3"/>
+      <c r="BT370" s="3"/>
+      <c r="BU370" s="3"/>
+      <c r="BV370" s="3"/>
+      <c r="BW370" s="3"/>
+      <c r="BX370" s="3"/>
+      <c r="BY370" s="3"/>
+      <c r="BZ370" s="3"/>
+      <c r="CA370" s="3"/>
+      <c r="CB370" s="3"/>
+      <c r="CC370" s="3"/>
+      <c r="CD370" s="3"/>
+      <c r="CE370" s="3"/>
+      <c r="CF370" s="3"/>
+      <c r="CG370" s="3"/>
+      <c r="CH370" s="3"/>
+      <c r="CI370" s="3"/>
+      <c r="CJ370" s="3"/>
+      <c r="CK370" s="3"/>
+      <c r="CL370" s="3"/>
+      <c r="CM370" s="3"/>
+      <c r="CN370" s="3"/>
+      <c r="CO370" s="3"/>
+      <c r="CP370" s="3"/>
+      <c r="CQ370" s="3"/>
+      <c r="CR370" s="3"/>
+      <c r="CS370" s="3"/>
+      <c r="CT370" s="3"/>
+      <c r="CU370" s="3"/>
+      <c r="CV370" s="3"/>
+      <c r="CW370" s="3"/>
+      <c r="CX370" s="3"/>
+      <c r="CY370" s="3"/>
+      <c r="CZ370" s="3"/>
+      <c r="DA370" s="3"/>
+      <c r="DB370" s="3"/>
+      <c r="DC370" s="3"/>
+      <c r="DD370" s="3"/>
+      <c r="DE370" s="3"/>
+      <c r="DF370" s="3"/>
+      <c r="DG370" s="3"/>
+      <c r="DH370" s="3"/>
+      <c r="DI370" s="3"/>
+      <c r="DJ370" s="3"/>
+      <c r="DK370" s="3"/>
+      <c r="DL370" s="3"/>
+      <c r="DM370" s="3"/>
+      <c r="DN370" s="3"/>
+      <c r="DO370" s="3"/>
+      <c r="DP370" s="3"/>
+      <c r="DQ370" s="3"/>
+      <c r="DR370" s="3"/>
+      <c r="DS370" s="3"/>
+      <c r="DT370" s="3"/>
+      <c r="DU370" s="3"/>
+      <c r="DV370" s="3"/>
+      <c r="DW370" s="3"/>
+      <c r="DX370" s="3"/>
+      <c r="DY370" s="3"/>
+      <c r="DZ370" s="3"/>
+      <c r="EA370" s="3"/>
+      <c r="EB370" s="3"/>
+      <c r="EC370" s="3"/>
+      <c r="ED370" s="3"/>
+      <c r="EE370" s="3"/>
+      <c r="EF370" s="3"/>
+      <c r="EG370" s="3"/>
+      <c r="EH370" s="3"/>
+      <c r="EI370" s="3"/>
+      <c r="EJ370" s="3"/>
+      <c r="EK370" s="3"/>
+      <c r="EL370" s="3"/>
+      <c r="EM370" s="3"/>
+      <c r="EN370" s="3"/>
+      <c r="EO370" s="3"/>
+      <c r="EP370" s="3"/>
+      <c r="EQ370" s="3"/>
+      <c r="ER370" s="3"/>
+      <c r="ES370" s="3"/>
+      <c r="ET370" s="3"/>
+      <c r="EU370" s="3"/>
+      <c r="EV370" s="3"/>
+      <c r="EW370" s="3"/>
+      <c r="EX370" s="3"/>
+      <c r="EY370" s="3"/>
+      <c r="EZ370" s="3"/>
+      <c r="FA370" s="3"/>
+      <c r="FB370" s="3"/>
+      <c r="FC370" s="3"/>
+      <c r="FD370" s="3"/>
+      <c r="FE370" s="3"/>
+      <c r="FF370" s="3"/>
+      <c r="FG370" s="3"/>
+      <c r="FH370" s="3"/>
+      <c r="FI370" s="3"/>
+      <c r="FJ370" s="3"/>
+      <c r="FK370" s="3"/>
+      <c r="FL370" s="3"/>
+      <c r="FM370" s="3"/>
+      <c r="FN370" s="3"/>
+      <c r="FO370" s="3"/>
+      <c r="FP370" s="3"/>
+      <c r="FQ370" s="3"/>
+      <c r="FR370" s="3"/>
+      <c r="FS370" s="3"/>
+      <c r="FT370" s="3"/>
+      <c r="FU370" s="3"/>
+      <c r="FV370" s="3"/>
+      <c r="FW370" s="3"/>
+      <c r="FX370" s="3"/>
+      <c r="FY370" s="3"/>
+      <c r="FZ370" s="3"/>
+      <c r="GA370" s="3"/>
+      <c r="GB370" s="3"/>
+      <c r="GC370" s="3"/>
+      <c r="GD370" s="3"/>
+      <c r="GE370" s="3"/>
+      <c r="GF370" s="3"/>
+      <c r="GG370" s="3"/>
+      <c r="GH370" s="3"/>
+      <c r="GI370" s="3"/>
+      <c r="GJ370" s="3"/>
+      <c r="GK370" s="3"/>
+      <c r="GL370" s="3"/>
+      <c r="GM370" s="3"/>
+      <c r="GN370" s="3"/>
+      <c r="GO370" s="3"/>
+      <c r="GP370" s="3"/>
+      <c r="GQ370" s="3"/>
+      <c r="GR370" s="3"/>
+      <c r="GS370" s="3"/>
+      <c r="GT370" s="3"/>
+      <c r="GU370" s="3"/>
+      <c r="GV370" s="3"/>
+      <c r="GW370" s="3"/>
+      <c r="GX370" s="3"/>
+      <c r="GY370" s="3"/>
+      <c r="GZ370" s="3"/>
+      <c r="HA370" s="3"/>
+      <c r="HB370" s="3"/>
+      <c r="HC370" s="3"/>
+      <c r="HD370" s="3"/>
+      <c r="HE370" s="3"/>
+      <c r="HF370" s="3"/>
+      <c r="HG370" s="3"/>
+      <c r="HH370" s="3"/>
+      <c r="HI370" s="3"/>
+      <c r="HJ370" s="3"/>
+      <c r="HK370" s="3"/>
+      <c r="HL370" s="3"/>
+      <c r="HM370" s="3"/>
+      <c r="HN370" s="3"/>
+      <c r="HO370" s="3"/>
+      <c r="HP370" s="3"/>
+      <c r="HQ370" s="3"/>
+      <c r="HR370" s="3"/>
+      <c r="HS370" s="3"/>
+      <c r="HT370" s="3"/>
+      <c r="HU370" s="3"/>
+      <c r="HV370" s="3"/>
+      <c r="HW370" s="3"/>
+      <c r="HX370" s="3"/>
+      <c r="HY370" s="3"/>
+      <c r="HZ370" s="3"/>
+      <c r="IA370" s="3"/>
+      <c r="IB370" s="3"/>
+      <c r="IC370" s="3"/>
+      <c r="ID370" s="3"/>
+      <c r="IE370" s="3"/>
+      <c r="IF370" s="3"/>
+      <c r="IG370" s="3"/>
+      <c r="IH370" s="3"/>
+      <c r="II370" s="3"/>
+      <c r="IJ370" s="3"/>
+      <c r="IK370" s="3"/>
+      <c r="IL370" s="3"/>
+      <c r="IM370" s="3"/>
+      <c r="IN370" s="3"/>
+      <c r="IO370" s="3"/>
+      <c r="IP370" s="3"/>
+      <c r="IQ370" s="3"/>
+      <c r="IR370" s="3"/>
+      <c r="IS370" s="3"/>
+      <c r="IT370" s="3"/>
+      <c r="IU370" s="3"/>
+      <c r="IV370" s="3"/>
+      <c r="IW370" s="3"/>
+      <c r="IX370" s="3"/>
+      <c r="IY370" s="3"/>
+      <c r="IZ370" s="3"/>
+      <c r="JA370" s="3"/>
+      <c r="JB370" s="3"/>
+      <c r="JC370" s="3"/>
+      <c r="JD370" s="3"/>
+      <c r="JE370" s="3"/>
+      <c r="JF370" s="3"/>
+      <c r="JG370" s="3"/>
+      <c r="JH370" s="3"/>
+      <c r="JI370" s="3"/>
+      <c r="JJ370" s="3"/>
+      <c r="JK370" s="3"/>
+      <c r="JL370" s="3"/>
+      <c r="JM370" s="3"/>
+      <c r="JN370" s="3"/>
+      <c r="JO370" s="3"/>
+      <c r="JP370" s="3"/>
+      <c r="JQ370" s="3"/>
+      <c r="JR370" s="3"/>
+      <c r="JS370" s="3"/>
+      <c r="JT370" s="3"/>
+      <c r="JU370" s="3"/>
+      <c r="JV370" s="3"/>
+      <c r="JW370" s="3"/>
+      <c r="JX370" s="3"/>
+      <c r="JY370" s="3"/>
+      <c r="JZ370" s="3"/>
+      <c r="KA370" s="3"/>
+      <c r="KB370" s="3"/>
+      <c r="KC370" s="3"/>
+      <c r="KD370" s="3"/>
+      <c r="KE370" s="3"/>
+      <c r="KF370" s="3"/>
+      <c r="KG370" s="3"/>
+      <c r="KH370" s="3"/>
+      <c r="KI370" s="3"/>
+      <c r="KJ370" s="3"/>
+      <c r="KK370" s="3"/>
+      <c r="KL370" s="3"/>
+      <c r="KM370" s="3"/>
+      <c r="KN370" s="3"/>
+      <c r="KO370" s="3"/>
+      <c r="KP370" s="3"/>
+      <c r="KQ370" s="3"/>
+      <c r="KR370" s="3"/>
+      <c r="KS370" s="3"/>
+      <c r="KT370" s="3"/>
+      <c r="KU370" s="3"/>
+      <c r="KV370" s="3"/>
+      <c r="KW370" s="3"/>
+      <c r="KX370" s="3"/>
+      <c r="KY370" s="3"/>
+      <c r="KZ370" s="3"/>
+      <c r="LA370" s="3"/>
+      <c r="LB370" s="3"/>
+      <c r="LC370" s="3"/>
+      <c r="LD370" s="3"/>
+      <c r="LE370" s="3"/>
+      <c r="LF370" s="3"/>
+      <c r="LG370" s="3"/>
+      <c r="LH370" s="3"/>
+      <c r="LI370" s="3"/>
+      <c r="LJ370" s="3"/>
+      <c r="LK370" s="3"/>
+      <c r="LL370" s="3"/>
+      <c r="LM370" s="3"/>
+      <c r="LN370" s="3"/>
+      <c r="LO370" s="3"/>
+      <c r="LP370" s="3"/>
+      <c r="LQ370" s="3"/>
+      <c r="LR370" s="3"/>
+      <c r="LS370" s="3"/>
+      <c r="LT370" s="3"/>
+      <c r="LU370" s="3"/>
+      <c r="LV370" s="3"/>
+      <c r="LW370" s="3"/>
+      <c r="LX370" s="3"/>
+      <c r="LY370" s="3"/>
+      <c r="LZ370" s="3"/>
+      <c r="MA370" s="3"/>
+      <c r="MB370" s="3"/>
+      <c r="MC370" s="3"/>
+      <c r="MD370" s="3"/>
+      <c r="ME370" s="3"/>
+      <c r="MF370" s="3"/>
+      <c r="MG370" s="3"/>
+      <c r="MH370" s="3"/>
+      <c r="MI370" s="3"/>
+      <c r="MJ370" s="3"/>
+    </row>
+    <row r="371" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A371" s="10" t="s">
+        <v>627</v>
+      </c>
+      <c r="B371" s="10" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="372" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B372"/>
     </row>
-    <row r="373" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="373" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B373"/>
     </row>
-    <row r="374" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="374" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B374"/>
     </row>
-    <row r="375" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="375" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B375"/>
     </row>
-    <row r="376" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="376" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B376"/>
     </row>
-    <row r="377" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="377" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B377"/>
     </row>
-    <row r="378" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="378" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B378"/>
     </row>
-    <row r="379" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="379" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B379"/>
     </row>
-    <row r="380" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="380" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B380"/>
     </row>
-    <row r="381" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="381" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B381"/>
     </row>
-    <row r="382" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="382" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B382"/>
     </row>
-    <row r="383" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="383" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B383"/>
     </row>
-    <row r="384" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+    <row r="384" spans="1:348" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B384"/>
     </row>
     <row r="385" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B385"/>
     </row>
     <row r="386" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B386"/>
     </row>
     <row r="387" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B387"/>
     </row>
     <row r="388" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B388"/>
     </row>
     <row r="389" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
       <c r="B389"/>
     </row>
+    <row r="390" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B390"/>
+    </row>
+    <row r="391" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B391"/>
+    </row>
+    <row r="392" spans="2:2" s="3" customFormat="1" ht="14.1" customHeight="1">
+      <c r="B392"/>
+    </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:B388">
-    <sortCondition ref="A3:A388"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:B392">
+    <sortCondition ref="A3:A392"/>
   </sortState>
   <mergeCells count="3">
     <mergeCell ref="A1:B2"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010021040D4DEBEA2E4DA6884C1A54AC29C5" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1aac3ef82569a73f4e3f75b40980d0dd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="89f0eb4b-b95f-4b96-97b2-c64d915b3327" xmlns:ns3="5cdf0264-4636-4c1a-955e-9cc70efc1170" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="51afb266ab0002ab8a13abd377a8ee51" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="89f0eb4b-b95f-4b96-97b2-c64d915b3327"/>
     <xsd:import namespace="5cdf0264-4636-4c1a-955e-9cc70efc1170"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -7635,92 +7675,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5cdf0264-4636-4c1a-955e-9cc70efc1170" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="89f0eb4b-b95f-4b96-97b2-c64d915b3327">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B7E679A-0A60-49F0-AC13-FB1A15250328}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DED154F0-AF00-438C-9551-7F949AF6C330}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="89f0eb4b-b95f-4b96-97b2-c64d915b3327"/>
     <ds:schemaRef ds:uri="5cdf0264-4636-4c1a-955e-9cc70efc1170"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDD8ADDB-90E5-4F56-ACE4-48B93CA55245}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="5cdf0264-4636-4c1a-955e-9cc70efc1170"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="89f0eb4b-b95f-4b96-97b2-c64d915b3327"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{88c53105-2268-48cc-bbbd-15c277f43ddd}" enabled="1" method="Standard" siteId="{d0b75e95-684a-45e3-8d2d-53fa2a6a513f}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>