--- v1 (2026-03-20)
+++ v2 (2026-05-09)
@@ -1,296 +1,157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/ryand_nasdaq_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EBF9E435-1483-49FB-BD09-C2A53AA2F5F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{86CFFC16-B4F0-48D9-A76D-A7C47BEAEEF7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4C6A6A93-5130-41C7-B702-2C8D7326B393}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-13830" yWindow="16395" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Closing Only" sheetId="2" r:id="rId1"/>
-    <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
-    <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A2" i="2" l="1"/>
-  <c r="F4" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="19">
   <si>
     <t>Option</t>
   </si>
   <si>
     <t>Symbol</t>
   </si>
   <si>
-    <t xml:space="preserve">Stock </t>
-[...121 lines deleted...]
-  <si>
     <t>Restricted</t>
   </si>
   <si>
     <t>Series</t>
   </si>
   <si>
     <t>Underlying</t>
   </si>
   <si>
     <t>Nasdaq Options Exchanges Closing Transactions Only</t>
   </si>
   <si>
     <t>Exchange(s)</t>
   </si>
   <si>
     <t>ALL</t>
   </si>
   <si>
     <t>NOM only</t>
   </si>
   <si>
     <t>TMC</t>
   </si>
   <si>
     <t xml:space="preserve">(6)  01/15/2027 </t>
   </si>
   <si>
     <t>ISE only</t>
   </si>
   <si>
-    <t>GOEV</t>
-[...1 lines deleted...]
-  <si>
     <t>GOEV2</t>
   </si>
   <si>
-    <t>PHYS</t>
+    <t>NOG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(17.5, 22.5) 12/18/2026 </t>
+  </si>
+  <si>
+    <t>GEM only</t>
+  </si>
+  <si>
+    <t>GOEVQ</t>
+  </si>
+  <si>
+    <t>NOTE</t>
+  </si>
+  <si>
+    <t>EATZ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="12"/>
-[...17 lines deleted...]
-      <u/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -300,113 +161,95 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -654,565 +497,221 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C21" sqref="C21"/>
+      <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.85546875" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="32" customWidth="1"/>
     <col min="4" max="4" width="37.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="22.5" customHeight="1">
-[...8 lines deleted...]
-      <c r="A2" s="17">
+    <row r="1" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+    </row>
+    <row r="2" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="10">
         <f ca="1">NOW()</f>
-        <v>46078.745846527781</v>
-[...9 lines deleted...]
-      <c r="A5" s="10" t="s">
+        <v>46147.485607986113</v>
+      </c>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A3" s="2"/>
+    </row>
+    <row r="5" spans="1:5" ht="15" x14ac:dyDescent="0.2">
+      <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="10"/>
+      <c r="B5" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="3"/>
       <c r="E5" s="1"/>
     </row>
-    <row r="6" spans="1:5" s="11" customFormat="1" ht="15">
-      <c r="A6" s="10" t="s">
+    <row r="6" spans="1:5" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="10" t="s">
+      <c r="B6" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="10" t="s">
-[...3 lines deleted...]
-        <v>47</v>
+      <c r="C6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>6</v>
       </c>
       <c r="E6" s="1"/>
     </row>
-    <row r="7" spans="1:5">
-[...38 lines deleted...]
-        <v>49</v>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A7" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A8" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A9" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A10" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="7" t="s">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...353 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{88c53105-2268-48cc-bbbd-15c277f43ddd}" enabled="1" method="Standard" siteId="{d0b75e95-684a-45e3-8d2d-53fa2a6a513f}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Closing Only</vt:lpstr>
-      <vt:lpstr>Sheet1</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PHLX</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Listing of Closing Transactions Only * Philadelphia Stock Exchange</dc:title>
   <dc:creator>hunterr</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_88c53105-2268-48cc-bbbd-15c277f43ddd_Enabled">
     <vt:lpwstr>true</vt:lpwstr>