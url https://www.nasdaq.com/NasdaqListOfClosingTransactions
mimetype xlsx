--- v2 (2026-05-09)
+++ v3 (2026-06-02)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/ryand_nasdaq_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="5" documentId="8_{86CFFC16-B4F0-48D9-A76D-A7C47BEAEEF7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4C6A6A93-5130-41C7-B702-2C8D7326B393}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3A18F39B-346E-4ACB-B31C-6036A1CB3DD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-13830" yWindow="16395" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19090" yWindow="-2830" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Closing Only" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="24">
   <si>
     <t>Option</t>
   </si>
   <si>
     <t>Symbol</t>
   </si>
   <si>
     <t>Restricted</t>
   </si>
   <si>
     <t>Series</t>
   </si>
   <si>
     <t>Underlying</t>
   </si>
   <si>
     <t>Nasdaq Options Exchanges Closing Transactions Only</t>
   </si>
   <si>
     <t>Exchange(s)</t>
   </si>
   <si>
     <t>ALL</t>
   </si>
   <si>
@@ -89,54 +89,69 @@
   <si>
     <t>TMC</t>
   </si>
   <si>
     <t xml:space="preserve">(6)  01/15/2027 </t>
   </si>
   <si>
     <t>ISE only</t>
   </si>
   <si>
     <t>GOEV2</t>
   </si>
   <si>
     <t>NOG</t>
   </si>
   <si>
     <t xml:space="preserve">(17.5, 22.5) 12/18/2026 </t>
   </si>
   <si>
     <t>GEM only</t>
   </si>
   <si>
     <t>GOEVQ</t>
   </si>
   <si>
-    <t>NOTE</t>
-[...2 lines deleted...]
-    <t>EATZ</t>
+    <t>CODX1</t>
+  </si>
+  <si>
+    <t>CODX</t>
+  </si>
+  <si>
+    <t>(1, 2, 3) 08/21/2026</t>
+  </si>
+  <si>
+    <t>FLNA</t>
+  </si>
+  <si>
+    <t>(1.5) 06/18/2026</t>
+  </si>
+  <si>
+    <t>PHYS</t>
+  </si>
+  <si>
+    <t>(30, 35, 39) 09/18/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
@@ -499,77 +514,77 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E11"/>
+  <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F6" sqref="F6"/>
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.85546875" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="32" customWidth="1"/>
     <col min="4" max="4" width="37.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
     </row>
     <row r="2" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10">
         <f ca="1">NOW()</f>
-        <v>46147.485607986113</v>
+        <v>46170.69438090278</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
     </row>
     <row r="5" spans="1:5" ht="15" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:5" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
@@ -592,87 +607,101 @@
         <v>9</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="7" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B9" s="7" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C9" s="8" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C10" s="8" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B11" s="7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C11" s="8" t="s">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c r="D11" s="7" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A12" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{88c53105-2268-48cc-bbbd-15c277f43ddd}" enabled="1" method="Standard" siteId="{d0b75e95-684a-45e3-8d2d-53fa2a6a513f}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>