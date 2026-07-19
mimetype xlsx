--- v3 (2026-06-02)
+++ v4 (2026-07-19)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/ryand_nasdaq_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3A18F39B-346E-4ACB-B31C-6036A1CB3DD2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{14E6F3B4-F7B4-4055-A0E3-25E63E7C5C64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="19090" yWindow="-2830" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Closing Only" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="25">
   <si>
     <t>Option</t>
   </si>
   <si>
     <t>Symbol</t>
   </si>
   <si>
     <t>Restricted</t>
   </si>
   <si>
     <t>Series</t>
   </si>
   <si>
     <t>Underlying</t>
   </si>
   <si>
     <t>Nasdaq Options Exchanges Closing Transactions Only</t>
   </si>
   <si>
     <t>Exchange(s)</t>
   </si>
   <si>
     <t>ALL</t>
   </si>
   <si>
@@ -98,60 +98,63 @@
   <si>
     <t>GOEV2</t>
   </si>
   <si>
     <t>NOG</t>
   </si>
   <si>
     <t xml:space="preserve">(17.5, 22.5) 12/18/2026 </t>
   </si>
   <si>
     <t>GEM only</t>
   </si>
   <si>
     <t>GOEVQ</t>
   </si>
   <si>
     <t>CODX1</t>
   </si>
   <si>
     <t>CODX</t>
   </si>
   <si>
     <t>(1, 2, 3) 08/21/2026</t>
   </si>
   <si>
-    <t>FLNA</t>
-[...4 lines deleted...]
-  <si>
     <t>PHYS</t>
   </si>
   <si>
     <t>(30, 35, 39) 09/18/2026</t>
+  </si>
+  <si>
+    <t>GOOGL</t>
+  </si>
+  <si>
+    <t>All 07/22/2026 Series</t>
+  </si>
+  <si>
+    <t>All Nasdaq exchanges</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
@@ -517,74 +520,74 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C19" sqref="C19"/>
+      <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.85546875" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="32" customWidth="1"/>
     <col min="4" max="4" width="37.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
     </row>
     <row r="2" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10">
         <f ca="1">NOW()</f>
-        <v>46170.69438090278</v>
+        <v>46216.479052893519</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
     </row>
     <row r="5" spans="1:5" ht="15" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:5" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
@@ -644,65 +647,65 @@
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{88c53105-2268-48cc-bbbd-15c277f43ddd}" enabled="1" method="Standard" siteId="{d0b75e95-684a-45e3-8d2d-53fa2a6a513f}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>