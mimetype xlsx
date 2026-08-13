--- v4 (2026-07-19)
+++ v5 (2026-08-13)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/ryand_nasdaq_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{14E6F3B4-F7B4-4055-A0E3-25E63E7C5C64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{DAAED2DB-92E8-4274-A0FA-9AD15A5F0422}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{45482622-FDFF-4B56-BD57-782328F42972}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Closing Only" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A2" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="22">
   <si>
     <t>Option</t>
   </si>
   <si>
     <t>Symbol</t>
   </si>
   <si>
     <t>Restricted</t>
   </si>
   <si>
     <t>Series</t>
   </si>
   <si>
     <t>Underlying</t>
   </si>
   <si>
     <t>Nasdaq Options Exchanges Closing Transactions Only</t>
   </si>
   <si>
     <t>Exchange(s)</t>
   </si>
   <si>
     <t>ALL</t>
   </si>
   <si>
@@ -102,59 +102,50 @@
     <t>NOG</t>
   </si>
   <si>
     <t xml:space="preserve">(17.5, 22.5) 12/18/2026 </t>
   </si>
   <si>
     <t>GEM only</t>
   </si>
   <si>
     <t>GOEVQ</t>
   </si>
   <si>
     <t>CODX1</t>
   </si>
   <si>
     <t>CODX</t>
   </si>
   <si>
     <t>(1, 2, 3) 08/21/2026</t>
   </si>
   <si>
     <t>PHYS</t>
   </si>
   <si>
     <t>(30, 35, 39) 09/18/2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>All Nasdaq exchanges</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
@@ -517,77 +508,77 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E12"/>
+  <dimension ref="A1:E11"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C22" sqref="C22"/>
+      <selection activeCell="C26" sqref="C26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="11.85546875" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="32" customWidth="1"/>
     <col min="4" max="4" width="37.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
     </row>
     <row r="2" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10">
         <f ca="1">NOW()</f>
-        <v>46216.479052893519</v>
+        <v>46238.668841550927</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
     </row>
     <row r="5" spans="1:5" ht="15" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="1"/>
     </row>
     <row r="6" spans="1:5" s="4" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>1</v>
       </c>
@@ -648,64 +639,50 @@
       <c r="A10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>8</v>
-      </c>
-[...12 lines deleted...]
-        <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{88c53105-2268-48cc-bbbd-15c277f43ddd}" enabled="1" method="Standard" siteId="{d0b75e95-684a-45e3-8d2d-53fa2a6a513f}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>