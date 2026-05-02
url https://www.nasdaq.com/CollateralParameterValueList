--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -1,98 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaqeur.sharepoint.com/sites/NasdaqClearing/Clearing Risk/Market Risk/Eligible Collateral/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaqeur.sharepoint.com/sites/NasdaqClearing/Clearing Risk/Market Risk/Collateral/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="13" documentId="13_ncr:1_{DDF38A93-77D4-4591-9AD0-FC80F2D02AE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{79D43498-8FD3-4AB1-B1FC-6B2AAFF1B7D2}"/>
+  <xr:revisionPtr revIDLastSave="36" documentId="13_ncr:1_{DDF38A93-77D4-4591-9AD0-FC80F2D02AE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8B70F839-C00D-411F-93DE-7A9199C21E31}"/>
   <bookViews>
-    <workbookView xWindow="27945" yWindow="4110" windowWidth="20475" windowHeight="15285" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="25695" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FX Haircuts" sheetId="1" r:id="rId1"/>
     <sheet name="Central Bank Certificates" sheetId="10" r:id="rId2"/>
     <sheet name="Govt Bonds, Bills" sheetId="2" r:id="rId3"/>
     <sheet name="Other SSA Bonds" sheetId="9" r:id="rId4"/>
     <sheet name="Covered Bonds" sheetId="3" r:id="rId5"/>
-    <sheet name="EUA" sheetId="4" r:id="rId6"/>
-    <sheet name="Bank Guarantees" sheetId="8" r:id="rId7"/>
+    <sheet name="Bank Guarantees" sheetId="8" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="78">
   <si>
     <t>British pounds (GBP)</t>
   </si>
   <si>
     <t>Euro (EUR)</t>
   </si>
   <si>
     <t>US dollars (USD)</t>
   </si>
   <si>
     <t>Danish kronor (DKK)</t>
   </si>
   <si>
     <t>Norwegian kronor (NOK)</t>
   </si>
   <si>
     <t>Swedish kronor (SEK)</t>
   </si>
   <si>
     <t>Issuer of Government Bills and Bonds</t>
   </si>
   <si>
     <t>Time until Maturity</t>
   </si>
   <si>
@@ -150,119 +148,93 @@
     <t>GBP</t>
   </si>
   <si>
     <t>Type of instrument</t>
   </si>
   <si>
     <t>Haircut </t>
   </si>
   <si>
     <t>Norwegian Covered Bonds</t>
   </si>
   <si>
     <t>Danish Covered Bonds</t>
   </si>
   <si>
     <t>DKK or EUR</t>
   </si>
   <si>
     <t>Swedish Covered Bonds</t>
   </si>
   <si>
     <t>DKK, EUR, GBP, NOK, SEK, USD</t>
   </si>
   <si>
     <t>Instrument Currency</t>
-  </si>
-[...1 lines deleted...]
-    <t>EUA</t>
   </si>
   <si>
     <t>Issuer</t>
   </si>
   <si>
     <t>Svenska Handelsbanken AB</t>
   </si>
   <si>
     <t>Nykredit Bank A/S</t>
   </si>
   <si>
     <t>Swedbank AB</t>
   </si>
   <si>
     <t>Sydbank A/S</t>
   </si>
   <si>
     <t>OP Corporate Bank Plc</t>
   </si>
   <si>
     <t>SMBC Bank EU AG</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Note: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Bank guarantees can only be posted by non-financial members on the commodities market and can only cover margin requirements for power contracts.</t>
-    </r>
-[...21 lines deleted...]
-      <t>European Union Allowances can only be posted by members on the commodities market as pre-delivery for short EUA-positions.</t>
     </r>
   </si>
   <si>
     <t>Issuer of SSA Bonds</t>
   </si>
   <si>
     <t>KfW</t>
   </si>
   <si>
     <t>Kommunekredit</t>
   </si>
   <si>
     <t>DKK, EUR</t>
   </si>
   <si>
     <t>European Investment Bank</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>Kommuninvest</t>
   </si>
   <si>
     <t>World Bank</t>
@@ -422,51 +394,51 @@
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -744,75 +716,71 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="55.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1">
         <v>0.1</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>0</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1">
         <v>0.1</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
@@ -971,62 +939,62 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2B1CE56-E3EC-4B55-833E-A4D1B4847DED}">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K000000Nasdaq - Internal Use: Distribution limited to Nasdaq personnel and authorized third parties subject to confidentiality obligations</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.42578125" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1047,152 +1015,152 @@
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="5">
         <v>3.5000000000000003E-2</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="5">
-        <v>4.4999999999999998E-2</v>
+        <v>0.05</v>
       </c>
       <c r="H3" s="4"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="5">
-        <v>0.08</v>
+        <v>7.4999999999999997E-2</v>
       </c>
       <c r="H4" s="4"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="5">
         <v>0.03</v>
       </c>
       <c r="H5" s="4"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="5">
         <v>0.05</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="5">
-        <v>6.5000000000000002E-2</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="5">
-        <v>3.5000000000000003E-2</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="5">
         <v>4.4999999999999998E-2</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="5">
-        <v>8.5000000000000006E-2</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="5">
         <v>0.03</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
@@ -1218,51 +1186,51 @@
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="5">
         <v>0.03</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="5">
-        <v>0.05</v>
+        <v>4.4999999999999998E-2</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>19</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="5">
         <v>6.5000000000000002E-2</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17" t="s">
         <v>25</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
@@ -1274,51 +1242,51 @@
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18" t="s">
         <v>25</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="5">
         <v>0.06</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19" t="s">
         <v>25</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="5">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>16</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="5">
         <v>3.5000000000000003E-2</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>16</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
@@ -1431,346 +1399,346 @@
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K000000Nasdaq - Internal Use: Distribution limited to Nasdaq personnel and authorized third parties subject to confidentiality obligations</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B53E4CDF-3F7D-4A32-AA89-5EE133B1CC05}">
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="5">
         <v>0.03</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="5">
-        <v>0.05</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="5">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="I4" s="4"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="5">
         <v>0.03</v>
       </c>
       <c r="I5" s="4"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="5">
-        <v>0.05</v>
+        <v>4.4999999999999998E-2</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="5">
         <v>6.5000000000000002E-2</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="5">
         <v>0.03</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="5">
-        <v>0.05</v>
+        <v>4.4999999999999998E-2</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="5">
         <v>6.5000000000000002E-2</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="5">
         <v>0.05</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="5">
         <v>0.05</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="5">
         <v>7.4999999999999997E-2</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="5">
         <v>0.05</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="5">
         <v>0.05</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="5">
         <v>0.105</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B17" t="s">
         <v>32</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="5">
         <v>0.03</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B18" t="s">
         <v>32</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="5">
-        <v>0.04</v>
+        <v>4.4999999999999998E-2</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B19" t="s">
         <v>32</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="5">
         <v>7.4999999999999997E-2</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H26:H30">
     <sortCondition ref="H26:H30"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K000000Nasdaq - Internal Use: Distribution limited to Nasdaq personnel and authorized third parties subject to confidentiality obligations</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.5703125" customWidth="1"/>
     <col min="2" max="2" width="29.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="5">
         <v>0.05</v>
       </c>
     </row>
@@ -1791,450 +1759,437 @@
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="5">
-        <v>7.0000000000000007E-2</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="5">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="5">
         <v>0.05</v>
       </c>
       <c r="I7" s="4"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="5">
         <v>0.05</v>
       </c>
       <c r="I8" s="4"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="5">
-        <v>7.4999999999999997E-2</v>
+        <v>0.105</v>
       </c>
       <c r="I9" s="4"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K000000Nasdaq - Internal Use: Distribution limited to Nasdaq personnel and authorized third parties subject to confidentiality obligations</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-[...47 lines deleted...]
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F1CE969-16EA-4D12-9114-069F5BB4C86A}">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B2" s="1">
         <v>0.05</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>0.05</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B4" s="1">
         <v>0.05</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>0.05</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B6" s="1">
         <v>0.05</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B7" s="1">
         <v>0.05</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B8" s="1">
         <v>0.05</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:B8">
     <sortCondition ref="A2:A8"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K000000Nasdaq - Internal Use: Distribution limited to Nasdaq personnel and authorized third parties subject to confidentiality obligations</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e3118fed-f940-4b78-b4dc-622bd95c8691" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1a255cfc00f923c256c661551c83867a" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008CB315ED6786D847860DC31A6B130252" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="467827468e2a113e8f3621c5d0ee3fb2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e3118fed-f940-4b78-b4dc-622bd95c8691" xmlns:ns3="a311bb0d-3a56-4a95-a741-fca5b3621949" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ea806cb237a16f8508c59de46355398" ns2:_="" ns3:_="">
     <xsd:import namespace="e3118fed-f940-4b78-b4dc-622bd95c8691"/>
+    <xsd:import namespace="a311bb0d-3a56-4a95-a741-fca5b3621949"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e3118fed-f940-4b78-b4dc-622bd95c8691" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="04d500ba-7a14-4510-aa09-dcf56c53d1a0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a311bb0d-3a56-4a95-a741-fca5b3621949" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2df9380f-b064-47e8-98f0-82889c17be8e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a311bb0d-3a56-4a95-a741-fca5b3621949">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Innehållstyp"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Rubrik"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -2279,100 +2234,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="a311bb0d-3a56-4a95-a741-fca5b3621949" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e3118fed-f940-4b78-b4dc-622bd95c8691">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEC54BDD-8EE9-4D84-B9A4-D0A2D8BD8C52}">
-[...4 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAAD11F8-36A6-4427-9C5C-6E290281833D}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F638CE85-A5A8-4B3A-88C3-528430F310F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83F3C98D-4750-4107-A2E9-2A6573835B9A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEC54BDD-8EE9-4D84-B9A4-D0A2D8BD8C52}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a311bb0d-3a56-4a95-a741-fca5b3621949"/>
+    <ds:schemaRef ds:uri="e3118fed-f940-4b78-b4dc-622bd95c8691"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fe63fdbc-9223-49ac-a12c-b8ae101f8b2d}" enabled="1" method="Standard" siteId="{d0b75e95-684a-45e3-8d2d-53fa2a6a513f}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>FX Haircuts</vt:lpstr>
       <vt:lpstr>Central Bank Certificates</vt:lpstr>
       <vt:lpstr>Govt Bonds, Bills</vt:lpstr>
       <vt:lpstr>Other SSA Bonds</vt:lpstr>
       <vt:lpstr>Covered Bonds</vt:lpstr>
-      <vt:lpstr>EUA</vt:lpstr>
       <vt:lpstr>Bank Guarantees</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joakim Norbäck</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
@@ -2384,27 +2360,30 @@
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_fe63fdbc-9223-49ac-a12c-b8ae101f8b2d_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_fe63fdbc-9223-49ac-a12c-b8ae101f8b2d_SetDate">
     <vt:lpwstr>2023-03-06T12:17:31Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_fe63fdbc-9223-49ac-a12c-b8ae101f8b2d_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_fe63fdbc-9223-49ac-a12c-b8ae101f8b2d_Name">
     <vt:lpwstr>Nasdaq Communication​</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_fe63fdbc-9223-49ac-a12c-b8ae101f8b2d_SiteId">
     <vt:lpwstr>d0b75e95-684a-45e3-8d2d-53fa2a6a513f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_fe63fdbc-9223-49ac-a12c-b8ae101f8b2d_ActionId">
     <vt:lpwstr>eb949451-ade6-422b-8b4a-a6323468fe34</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_fe63fdbc-9223-49ac-a12c-b8ae101f8b2d_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
     <vt:lpwstr>0x0101008CB315ED6786D847860DC31A6B130252</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>