--- v1 (2026-05-02)
+++ v2 (2026-06-04)
@@ -1,96 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaqeur.sharepoint.com/sites/NasdaqClearing/Clearing Risk/Market Risk/Collateral/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaqeur.sharepoint.com/sites/NasdaqClearing/Clearing Risk/Market Risk/Collateral/Collateral Parameter Value Lists/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="36" documentId="13_ncr:1_{DDF38A93-77D4-4591-9AD0-FC80F2D02AE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8B70F839-C00D-411F-93DE-7A9199C21E31}"/>
+  <xr:revisionPtr revIDLastSave="37" documentId="13_ncr:1_{DDF38A93-77D4-4591-9AD0-FC80F2D02AE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BB06BE1A-F134-4E07-95AF-77CBCA8916DF}"/>
   <bookViews>
-    <workbookView xWindow="25695" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FX Haircuts" sheetId="1" r:id="rId1"/>
     <sheet name="Central Bank Certificates" sheetId="10" r:id="rId2"/>
     <sheet name="Govt Bonds, Bills" sheetId="2" r:id="rId3"/>
     <sheet name="Other SSA Bonds" sheetId="9" r:id="rId4"/>
     <sheet name="Covered Bonds" sheetId="3" r:id="rId5"/>
-    <sheet name="Bank Guarantees" sheetId="8" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="69">
   <si>
     <t>British pounds (GBP)</t>
   </si>
   <si>
     <t>Euro (EUR)</t>
   </si>
   <si>
     <t>US dollars (USD)</t>
   </si>
   <si>
     <t>Danish kronor (DKK)</t>
   </si>
   <si>
     <t>Norwegian kronor (NOK)</t>
   </si>
   <si>
     <t>Swedish kronor (SEK)</t>
   </si>
   <si>
     <t>Issuer of Government Bills and Bonds</t>
   </si>
   <si>
     <t>Time until Maturity</t>
   </si>
   <si>
@@ -150,94 +148,50 @@
   <si>
     <t>Type of instrument</t>
   </si>
   <si>
     <t>Haircut </t>
   </si>
   <si>
     <t>Norwegian Covered Bonds</t>
   </si>
   <si>
     <t>Danish Covered Bonds</t>
   </si>
   <si>
     <t>DKK or EUR</t>
   </si>
   <si>
     <t>Swedish Covered Bonds</t>
   </si>
   <si>
     <t>DKK, EUR, GBP, NOK, SEK, USD</t>
   </si>
   <si>
     <t>Instrument Currency</t>
   </si>
   <si>
-    <t>Issuer</t>
-[...42 lines deleted...]
-  <si>
     <t>Issuer of SSA Bonds</t>
   </si>
   <si>
     <t>KfW</t>
   </si>
   <si>
     <t>Kommunekredit</t>
   </si>
   <si>
     <t>DKK, EUR</t>
   </si>
   <si>
     <t>European Investment Bank</t>
   </si>
   <si>
     <t>European Union</t>
   </si>
   <si>
     <t>Kommuninvest</t>
   </si>
   <si>
     <t>World Bank</t>
   </si>
   <si>
     <t>AB Sveriges Säkerställda Obligationer</t>
@@ -291,53 +245,50 @@
     <t>Stadshypotek AB</t>
   </si>
   <si>
     <t>Swedbank Hypotek AB</t>
   </si>
   <si>
     <t>Base Currency/Cash Collateral Currency</t>
   </si>
   <si>
     <t>Haircut When Converting Surplus/Deficit Into Base Currency</t>
   </si>
   <si>
     <t>Type of Instrument</t>
   </si>
   <si>
     <t>Approved Covered Bond Issuers</t>
   </si>
   <si>
     <t>Danish Issuers</t>
   </si>
   <si>
     <t>Norwegian Issuers</t>
   </si>
   <si>
     <t>Swedish Issuers</t>
-  </si>
-[...1 lines deleted...]
-    <t>Crédit Agricole CIB S.A.</t>
   </si>
   <si>
     <t>Riksbank Certificate</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Note: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Riksbank Certificates with one week maturity are valued at face value and have no haircut.</t>
@@ -394,51 +345,51 @@
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -712,75 +663,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="55.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1">
         <v>0.1</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>0</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1">
         <v>0.1</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
@@ -939,62 +886,62 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2B1CE56-E3EC-4B55-833E-A4D1B4847DED}">
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K000000Nasdaq - Internal Use: Distribution limited to Nasdaq personnel and authorized third parties subject to confidentiality obligations</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.42578125" customWidth="1"/>
     <col min="2" max="2" width="27.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="18.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1399,346 +1346,346 @@
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K000000Nasdaq - Internal Use: Distribution limited to Nasdaq personnel and authorized third parties subject to confidentiality obligations</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B53E4CDF-3F7D-4A32-AA89-5EE133B1CC05}">
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="5">
         <v>0.03</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="5">
         <v>4.4999999999999998E-2</v>
       </c>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="5">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="I4" s="4"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="5">
         <v>0.03</v>
       </c>
       <c r="I5" s="4"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="5">
         <v>4.4999999999999998E-2</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="5">
         <v>6.5000000000000002E-2</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="5">
         <v>0.03</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="5">
         <v>4.4999999999999998E-2</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="5">
         <v>6.5000000000000002E-2</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="5">
         <v>0.05</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="5">
         <v>0.05</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="5">
         <v>7.4999999999999997E-2</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="5">
         <v>0.05</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="5">
         <v>0.05</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="5">
         <v>0.105</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
         <v>32</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="5">
         <v>0.03</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B18" t="s">
         <v>32</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="5">
         <v>4.4999999999999998E-2</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>32</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="5">
         <v>7.4999999999999997E-2</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H26:H30">
     <sortCondition ref="H26:H30"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K000000Nasdaq - Internal Use: Distribution limited to Nasdaq personnel and authorized third parties subject to confidentiality obligations</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="33.5703125" customWidth="1"/>
     <col min="2" max="2" width="29.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="5">
         <v>0.05</v>
       </c>
     </row>
@@ -1823,273 +1770,189 @@
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="5">
         <v>0.05</v>
       </c>
       <c r="I8" s="4"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="5">
         <v>0.105</v>
       </c>
       <c r="I9" s="4"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
     </row>
     <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K000000Nasdaq - Internal Use: Distribution limited to Nasdaq personnel and authorized third parties subject to confidentiality obligations</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-[...91 lines deleted...]
-
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008CB315ED6786D847860DC31A6B130252" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="467827468e2a113e8f3621c5d0ee3fb2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e3118fed-f940-4b78-b4dc-622bd95c8691" xmlns:ns3="a311bb0d-3a56-4a95-a741-fca5b3621949" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ea806cb237a16f8508c59de46355398" ns2:_="" ns3:_="">
     <xsd:import namespace="e3118fed-f940-4b78-b4dc-622bd95c8691"/>
     <xsd:import namespace="a311bb0d-3a56-4a95-a741-fca5b3621949"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -2234,122 +2097,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="a311bb0d-3a56-4a95-a741-fca5b3621949" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e3118fed-f940-4b78-b4dc-622bd95c8691">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAAD11F8-36A6-4427-9C5C-6E290281833D}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F638CE85-A5A8-4B3A-88C3-528430F310F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43DB90ED-FD97-4DFE-951B-886A773FA90B}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEC54BDD-8EE9-4D84-B9A4-D0A2D8BD8C52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a311bb0d-3a56-4a95-a741-fca5b3621949"/>
     <ds:schemaRef ds:uri="e3118fed-f940-4b78-b4dc-622bd95c8691"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fe63fdbc-9223-49ac-a12c-b8ae101f8b2d}" enabled="1" method="Standard" siteId="{d0b75e95-684a-45e3-8d2d-53fa2a6a513f}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>FX Haircuts</vt:lpstr>
       <vt:lpstr>Central Bank Certificates</vt:lpstr>
       <vt:lpstr>Govt Bonds, Bills</vt:lpstr>
       <vt:lpstr>Other SSA Bonds</vt:lpstr>
       <vt:lpstr>Covered Bonds</vt:lpstr>
-      <vt:lpstr>Bank Guarantees</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joakim Norbäck</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>