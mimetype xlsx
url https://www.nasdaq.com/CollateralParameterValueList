--- v2 (2026-06-04)
+++ v3 (2026-07-07)
@@ -7,60 +7,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaqeur.sharepoint.com/sites/NasdaqClearing/Clearing Risk/Market Risk/Collateral/Collateral Parameter Value Lists/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="37" documentId="13_ncr:1_{DDF38A93-77D4-4591-9AD0-FC80F2D02AE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BB06BE1A-F134-4E07-95AF-77CBCA8916DF}"/>
+  <xr:revisionPtr revIDLastSave="54" documentId="13_ncr:1_{DDF38A93-77D4-4591-9AD0-FC80F2D02AE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4DC71C91-1FF6-441C-8D91-A161D814B89D}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11085" yWindow="1650" windowWidth="19665" windowHeight="16770" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FX Haircuts" sheetId="1" r:id="rId1"/>
     <sheet name="Central Bank Certificates" sheetId="10" r:id="rId2"/>
     <sheet name="Govt Bonds, Bills" sheetId="2" r:id="rId3"/>
     <sheet name="Other SSA Bonds" sheetId="9" r:id="rId4"/>
     <sheet name="Covered Bonds" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -962,51 +962,51 @@
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="5">
         <v>3.5000000000000003E-2</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="5">
-        <v>0.05</v>
+        <v>4.4999999999999998E-2</v>
       </c>
       <c r="H3" s="4"/>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="5">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="H4" s="4"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
@@ -1035,149 +1035,149 @@
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="5">
         <v>0.06</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>17</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="5">
-        <v>0.03</v>
+        <v>3.5000000000000003E-2</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="5">
-        <v>4.4999999999999998E-2</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10" t="s">
         <v>10</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="5">
         <v>0.08</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11" t="s">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="5">
         <v>0.03</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12" t="s">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="5">
-        <v>0.04</v>
+        <v>4.4999999999999998E-2</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" s="5">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14" t="s">
         <v>10</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="5">
         <v>0.03</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15" t="s">
         <v>10</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="5">
-        <v>4.4999999999999998E-2</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>19</v>
       </c>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="5">
         <v>6.5000000000000002E-2</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17" t="s">
         <v>25</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
@@ -1203,51 +1203,51 @@
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19" t="s">
         <v>25</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="5">
         <v>0.11</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>16</v>
       </c>
       <c r="B20" t="s">
         <v>10</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="5">
-        <v>3.5000000000000003E-2</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>16</v>
       </c>
       <c r="B21" t="s">
         <v>10</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="5">
         <v>4.4999999999999998E-2</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>16</v>
       </c>
       <c r="B22" t="s">
         <v>10</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
@@ -1287,79 +1287,79 @@
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>20</v>
       </c>
       <c r="B25" t="s">
         <v>21</v>
       </c>
       <c r="C25" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="5">
         <v>7.4999999999999997E-2</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>22</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="5">
-        <v>3.5000000000000003E-2</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>22</v>
       </c>
       <c r="B27" t="s">
         <v>23</v>
       </c>
       <c r="C27" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="5">
-        <v>4.4999999999999998E-2</v>
+        <v>5.5E-2</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>22</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28" t="s">
         <v>13</v>
       </c>
       <c r="D28" s="5">
-        <v>0.105</v>
+        <v>0.1</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="I2:I10">
     <sortCondition ref="I1:I10"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K000000Nasdaq - Internal Use: Distribution limited to Nasdaq personnel and authorized third parties subject to confidentiality obligations</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B53E4CDF-3F7D-4A32-AA89-5EE133B1CC05}">
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="29.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.42578125" bestFit="1" customWidth="1"/>
@@ -1383,138 +1383,138 @@
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" s="5">
         <v>0.03</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="5">
-        <v>4.4999999999999998E-2</v>
+        <v>0.05</v>
       </c>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="5">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="I4" s="4"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="5">
         <v>0.03</v>
       </c>
       <c r="I5" s="4"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="5">
-        <v>4.4999999999999998E-2</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="5">
         <v>6.5000000000000002E-2</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="5">
         <v>0.03</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="5">
-        <v>4.4999999999999998E-2</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="5">
         <v>6.5000000000000002E-2</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
@@ -1554,93 +1554,93 @@
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="5">
         <v>0.05</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" s="5">
-        <v>0.05</v>
+        <v>5.5E-2</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="5">
-        <v>0.105</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17" t="s">
         <v>32</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="5">
         <v>0.03</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18" t="s">
         <v>32</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="5">
-        <v>4.4999999999999998E-2</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>32</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="5">
         <v>7.4999999999999997E-2</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="H26:H30">
     <sortCondition ref="H26:H30"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K000000Nasdaq - Internal Use: Distribution limited to Nasdaq personnel and authorized third parties subject to confidentiality obligations</oddFooter>
   </headerFooter>
@@ -1749,66 +1749,66 @@
       <c r="A7" t="s">
         <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="5">
         <v>0.05</v>
       </c>
       <c r="I7" s="4"/>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="5">
-        <v>0.05</v>
+        <v>5.5E-2</v>
       </c>
       <c r="I8" s="4"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>23</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="5">
-        <v>0.105</v>
+        <v>0.1</v>
       </c>
       <c r="I9" s="4"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
@@ -1900,59 +1900,50 @@
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K000000Nasdaq - Internal Use: Distribution limited to Nasdaq personnel and authorized third parties subject to confidentiality obligations</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008CB315ED6786D847860DC31A6B130252" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="467827468e2a113e8f3621c5d0ee3fb2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e3118fed-f940-4b78-b4dc-622bd95c8691" xmlns:ns3="a311bb0d-3a56-4a95-a741-fca5b3621949" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ea806cb237a16f8508c59de46355398" ns2:_="" ns3:_="">
     <xsd:import namespace="e3118fed-f940-4b78-b4dc-622bd95c8691"/>
     <xsd:import namespace="a311bb0d-3a56-4a95-a741-fca5b3621949"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -2097,71 +2088,80 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="a311bb0d-3a56-4a95-a741-fca5b3621949" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e3118fed-f940-4b78-b4dc-622bd95c8691">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF3DA5D8-CC25-4528-9030-0A8EC530C8CA}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F638CE85-A5A8-4B3A-88C3-528430F310F3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43DB90ED-FD97-4DFE-951B-886A773FA90B}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEC54BDD-8EE9-4D84-B9A4-D0A2D8BD8C52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a311bb0d-3a56-4a95-a741-fca5b3621949"/>
     <ds:schemaRef ds:uri="e3118fed-f940-4b78-b4dc-622bd95c8691"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fe63fdbc-9223-49ac-a12c-b8ae101f8b2d}" enabled="1" method="Standard" siteId="{d0b75e95-684a-45e3-8d2d-53fa2a6a513f}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>