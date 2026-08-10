--- v0 (2026-02-12)
+++ v1 (2026-08-10)
@@ -1,87 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/rutherfd_nasdaq_com/Documents/Documents/Requirements/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nasdaq-my.sharepoint.com/personal/rutherfd_nasdaq_com/Documents/Documents/OTA-OTU/Trader Doc Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="33" documentId="8_{ED8EAFD8-0252-45CF-906A-C01EE3C06C21}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A2A0F971-738F-4179-94D5-2237287FDD03}"/>
+  <xr:revisionPtr revIDLastSave="7" documentId="8_{1855F6D7-9E47-4967-8FE8-58E86768D264}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2F6189D2-5B3D-4FBE-A8DE-619CB4055DC2}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{7676C3FF-E113-442D-9776-641BB3F9CD95}"/>
+    <workbookView xWindow="28680" yWindow="-1335" windowWidth="29040" windowHeight="15720" xr2:uid="{7676C3FF-E113-442D-9776-641BB3F9CD95}"/>
   </bookViews>
   <sheets>
-    <sheet name="Through 7-31-26" sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Through 7-31-25" sheetId="1" r:id="rId3"/>
+    <sheet name="Through 1-31-27" sheetId="4" r:id="rId1"/>
+    <sheet name="Through 7-31-26" sheetId="3" r:id="rId2"/>
+    <sheet name="Through 1-31-26" sheetId="2" r:id="rId3"/>
+    <sheet name="Through 7-31-25" sheetId="1" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="98">
   <si>
     <t>Symbol</t>
   </si>
   <si>
     <t>AGG</t>
   </si>
   <si>
     <t>BIL</t>
   </si>
   <si>
     <t>EEM</t>
   </si>
   <si>
     <t>EFA</t>
   </si>
   <si>
     <t>EMB</t>
   </si>
   <si>
     <t>EWZ</t>
   </si>
   <si>
     <t>FXI</t>
   </si>
   <si>
@@ -238,82 +241,221 @@
     <t>MUB</t>
   </si>
   <si>
     <t>Doesn't trade on ISE</t>
   </si>
   <si>
     <t>Cash-Settled FLEX ETF Options valid from 2/1/26 - 7/31/26</t>
   </si>
   <si>
     <t>ETHA</t>
   </si>
   <si>
     <t>IAU</t>
   </si>
   <si>
     <t>SPYM</t>
   </si>
   <si>
     <t>Added Effective 2/1/26</t>
   </si>
   <si>
     <t>Doesn't trade on Phlx</t>
   </si>
   <si>
     <t>Doesn't trade on Phlx/ISE</t>
+  </si>
+  <si>
+    <t>Cash-Settled FLEX ETF Options valid from 8/1/26 - 1/31/27</t>
+  </si>
+  <si>
+    <t>BITO</t>
+  </si>
+  <si>
+    <t>Added Effective 8/1/26</t>
+  </si>
+  <si>
+    <t>DRAM</t>
+  </si>
+  <si>
+    <t>EWY</t>
+  </si>
+  <si>
+    <t>IGV</t>
+  </si>
+  <si>
+    <t>SCHD</t>
+  </si>
+  <si>
+    <t>SCHX</t>
+  </si>
+  <si>
+    <t>SNXX</t>
+  </si>
+  <si>
+    <t>SPCH</t>
+  </si>
+  <si>
+    <t>SPDN</t>
+  </si>
+  <si>
+    <t>SSPC</t>
+  </si>
+  <si>
+    <t>TZA</t>
+  </si>
+  <si>
+    <t>USO</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Added Effective 8/1/26
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Doesn't Trade on Phlx</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Added Effective 8/1/26
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Doesn't Trade on ISE</t>
+    </r>
+  </si>
+  <si>
+    <t>XLC</t>
+  </si>
+  <si>
+    <t>GLDM</t>
+  </si>
+  <si>
+    <t>EWJ</t>
+  </si>
+  <si>
+    <t>GDXJ</t>
+  </si>
+  <si>
+    <t>IJR</t>
+  </si>
+  <si>
+    <t>ACWI</t>
+  </si>
+  <si>
+    <t>VXUS</t>
+  </si>
+  <si>
+    <t>VWO</t>
+  </si>
+  <si>
+    <t>EWT</t>
+  </si>
+  <si>
+    <t>SOXX</t>
+  </si>
+  <si>
+    <t>DIA</t>
+  </si>
+  <si>
+    <t>VTI</t>
+  </si>
+  <si>
+    <t>XLY</t>
+  </si>
+  <si>
+    <t>AGQ</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Added Effective 8/1/26
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Doesn't Trade on Phlx/ISE</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="9"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="6"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -350,109 +492,118 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -726,56 +877,693 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91E12DF1-6EC4-4B3A-BE7F-0E0E23EF4DF5}">
+  <dimension ref="A1:E81"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D40" sqref="D40"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="31.5546875" customWidth="1"/>
+    <col min="2" max="2" width="37" customWidth="1"/>
+    <col min="4" max="4" width="13.88671875" customWidth="1"/>
+    <col min="5" max="5" width="19.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="144" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B1" s="6" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="21" x14ac:dyDescent="0.4">
+      <c r="A2" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="14"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="B3" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E3" s="11"/>
+    </row>
+    <row r="4" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="B4" s="15"/>
+      <c r="E4" s="11"/>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="B5" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E5" s="11"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="15"/>
+      <c r="E6" s="11"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="16"/>
+      <c r="E7" s="11"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B8" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E8" s="11"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A9" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="16"/>
+      <c r="E9" s="12"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A10" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" s="12"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A11" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" s="12"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B12" s="15"/>
+      <c r="E12" s="12"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" s="15"/>
+      <c r="E13" s="12"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E14" s="12"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="15"/>
+      <c r="E15" s="12"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E16" s="11"/>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E17" s="11"/>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18" s="13"/>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" s="15"/>
+      <c r="E19" s="13"/>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="15"/>
+      <c r="E20" s="11"/>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B21" s="15"/>
+      <c r="E21" s="11"/>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E22" s="11"/>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="15"/>
+      <c r="E23" s="11"/>
+    </row>
+    <row r="24" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A24" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" s="19" t="s">
+        <v>97</v>
+      </c>
+      <c r="E24" s="11"/>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A25" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B25" s="15"/>
+      <c r="E25" s="11"/>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B26" s="15"/>
+      <c r="E26" s="11"/>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B27" s="15"/>
+      <c r="E27" s="11"/>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="15"/>
+      <c r="E28" s="11"/>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A29" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B29" s="16"/>
+      <c r="E29" s="11"/>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" s="15"/>
+      <c r="E30" s="11"/>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E31" s="11"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" s="15"/>
+      <c r="E32" s="11"/>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E33" s="11"/>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A34" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B34" s="15"/>
+      <c r="E34" s="13"/>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="15"/>
+      <c r="E35" s="11"/>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E36" s="12"/>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B37" s="15"/>
+      <c r="E37" s="12"/>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B38" s="15"/>
+      <c r="E38" s="12"/>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="15"/>
+      <c r="E39" s="12"/>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B40" s="15"/>
+      <c r="E40" s="12"/>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B41" s="15"/>
+      <c r="E41" s="12"/>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A42" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B42" s="16"/>
+      <c r="E42" s="12"/>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E43" s="11"/>
+    </row>
+    <row r="44" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A44" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B44" s="19" t="s">
+        <v>82</v>
+      </c>
+      <c r="E44" s="11"/>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B45" s="15"/>
+      <c r="E45" s="11"/>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B46" s="15"/>
+      <c r="E46" s="11"/>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B47" s="15"/>
+      <c r="E47" s="11"/>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A48" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B48" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E48" s="11"/>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A49" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B49" s="15"/>
+      <c r="E49" s="12"/>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A50" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B50" s="15"/>
+      <c r="E50" s="11"/>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A51" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="B51" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E51" s="11"/>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A52" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B52" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E52" s="11"/>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A53" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B53" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E53" s="12"/>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A54" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B54" s="16"/>
+      <c r="E54" s="12"/>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A55" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B55" s="15"/>
+      <c r="E55" s="12"/>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A56" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B56" s="15"/>
+      <c r="E56" s="11"/>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A57" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B57" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E57" s="11"/>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A58" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B58" s="15"/>
+      <c r="E58" s="11"/>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A59" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B59" s="16"/>
+      <c r="E59" s="11"/>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A60" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B60" s="15"/>
+      <c r="E60" s="11"/>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A61" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B61" s="15"/>
+      <c r="E61" s="11"/>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A62" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E62" s="12"/>
+    </row>
+    <row r="63" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A63" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="B63" s="19" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A64" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B64" s="18" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A65" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B65" s="15"/>
+    </row>
+    <row r="66" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A66" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B66" s="17"/>
+    </row>
+    <row r="67" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A67" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B67" s="15"/>
+    </row>
+    <row r="68" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A68" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B68" s="18" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A69" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B69" s="18" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A70" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B70" s="19" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A71" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B71" s="15"/>
+    </row>
+    <row r="72" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A72" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B72" s="18" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A73" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B73" s="18" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A74" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B74" s="15"/>
+    </row>
+    <row r="75" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A75" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B75" s="15"/>
+    </row>
+    <row r="76" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A76" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B76" s="15"/>
+    </row>
+    <row r="77" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A77" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B77" s="15"/>
+    </row>
+    <row r="78" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A78" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B78" s="15"/>
+    </row>
+    <row r="79" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A79" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B79" s="15"/>
+    </row>
+    <row r="80" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A80" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B80" s="15"/>
+    </row>
+    <row r="81" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A81" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="B81" s="18" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="D3:D81">
+    <sortCondition ref="D2:D81"/>
+  </sortState>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{696F8144-D67F-4F36-B1C6-EE4E263BCCE7}">
   <dimension ref="A1:B52"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A21" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+    <sheetView topLeftCell="A17" workbookViewId="0">
+      <selection activeCell="A3" sqref="A3:B52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="1"/>
     <col min="2" max="2" width="37.6640625" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="63.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="21" x14ac:dyDescent="0.4">
       <c r="A2" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>1</v>
       </c>
@@ -929,51 +1717,51 @@
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
         <v>53</v>
       </c>
-      <c r="B34" s="14" t="s">
+      <c r="B34" s="13" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="37" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="12"/>
     </row>
     <row r="38" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
         <v>29</v>
@@ -1044,55 +1832,55 @@
       </c>
       <c r="B49" s="12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="51" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6FEAEB5-DBE5-4E23-807D-D27BB9C451C3}">
   <dimension ref="A1:B52"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A22" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="32.88671875" customWidth="1"/>
     <col min="2" max="2" width="23.21875" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="79.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="6" t="s">
         <v>43</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="21" x14ac:dyDescent="0.4">
       <c r="A2" s="7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>1</v>
@@ -1344,51 +2132,51 @@
       <c r="A50" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="51" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:B52">
     <sortCondition ref="A3:A52"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;12&amp;K000000 Nasdaq - Internal Use: Distribution limited to Nasdaq personnel and authorized third parties subject to confidentiality obligations</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9202799F-4989-4AE9-B594-D455186E445C}">
   <dimension ref="A1:B44"/>
   <sheetViews>
     <sheetView topLeftCell="A2" workbookViewId="0">
       <selection sqref="A1:A43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="32.109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="25.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="63.6" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="21" x14ac:dyDescent="0.3">
       <c r="A2" s="9" t="s">
         <v>0</v>
       </c>
@@ -1609,52 +2397,53 @@
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;12&amp;K000000 Nasdaq - Internal Use: Distribution limited to Nasdaq personnel and authorized third parties subject to confidentiality obligations</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{fe63fdbc-9223-49ac-a12c-b8ae101f8b2d}" enabled="1" method="Standard" siteId="{d0b75e95-684a-45e3-8d2d-53fa2a6a513f}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Through 1-31-27</vt:lpstr>
       <vt:lpstr>Through 7-31-26</vt:lpstr>
       <vt:lpstr>Through 1-31-26</vt:lpstr>
       <vt:lpstr>Through 7-31-25</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Nasdaq</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Dana Rutherford</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>